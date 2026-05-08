--- v0 (2025-10-07)
+++ v1 (2026-05-08)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="43691B70" w14:textId="0B94F1BA" w:rsidR="00A625AF" w:rsidRPr="0075407C" w:rsidRDefault="009D4031" w:rsidP="00506AD7">
+    <w:p w14:paraId="43691B70" w14:textId="0B94F1BA" w:rsidR="00A625AF" w:rsidRPr="00A17E9A" w:rsidRDefault="009D4031" w:rsidP="00506AD7">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E8B3769" wp14:editId="16FBBC30">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-166159</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="706646"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 7"/>
                     <pic:cNvPicPr>
@@ -76,6096 +77,10299 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="706646"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A625AF">
+      <w:r w:rsidR="00A625AF" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>Life App</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="0560857D" w14:textId="77777777" w:rsidR="00476D22" w:rsidRPr="005B20D8" w:rsidRDefault="00A625AF" w:rsidP="00A625AF">
+        <w:t>Life App Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560857D" w14:textId="77777777" w:rsidR="00476D22" w:rsidRPr="00A17E9A" w:rsidRDefault="00A625AF" w:rsidP="00A625AF">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3810"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075407C">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>FOR SUBMISSION</w:t>
       </w:r>
-      <w:r w:rsidR="0025571C">
+      <w:r w:rsidR="0025571C" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EDB6D1" w14:textId="77777777" w:rsidR="0030125F" w:rsidRPr="00C36BCE" w:rsidRDefault="0030125F" w:rsidP="000D1372">
-[...739 lines deleted...]
-    <w:p w14:paraId="2A6665AF" w14:textId="77777777" w:rsidR="004E135B" w:rsidRDefault="004E135B" w:rsidP="000D1372">
+    <w:p w14:paraId="0E26ED34" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55" w:rsidP="00865D55">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6277"/>
         <w:gridCol w:w="4405"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C65B79" w:rsidRPr="000D1372" w14:paraId="24EBCEB4" w14:textId="77777777" w:rsidTr="000E1341">
+      <w:tr w:rsidR="00865D55" w:rsidRPr="00A17E9A" w14:paraId="2BE8DEDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0EC6C1" w14:textId="77777777" w:rsidR="00C65B79" w:rsidRPr="00732173" w:rsidRDefault="00C65B79" w:rsidP="000E1341">
+          <w:p w14:paraId="0666AC33" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk199256608"/>
-            <w:r w:rsidRPr="00732173">
+            <w:bookmarkStart w:id="0" w:name="_Hlk199256608"/>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65B79" w:rsidRPr="000D1372" w14:paraId="0EE637C2" w14:textId="77777777" w:rsidTr="000E1341">
+      <w:tr w:rsidR="00865D55" w:rsidRPr="00A17E9A" w14:paraId="3E669505" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="05659B26" w14:textId="77777777" w:rsidR="00C65B79" w:rsidRPr="00732173" w:rsidRDefault="00C65B79" w:rsidP="000E1341">
+          <w:p w14:paraId="1FBAC949" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>GLC Trainee No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25FDA66C" w14:textId="77777777" w:rsidR="00C65B79" w:rsidRPr="00732173" w:rsidRDefault="00C65B79" w:rsidP="000E1341">
+          <w:p w14:paraId="5BC8B8CE" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Occupation</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Occupation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65B79" w:rsidRPr="000D1372" w14:paraId="5AC1D237" w14:textId="77777777" w:rsidTr="000E1341">
+      <w:tr w:rsidR="00865D55" w:rsidRPr="00A17E9A" w14:paraId="491662BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30F5BBA2" w14:textId="77777777" w:rsidR="00C65B79" w:rsidRPr="00732173" w:rsidRDefault="00C65B79" w:rsidP="000E1341">
+          <w:p w14:paraId="006FC706" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2C0B7E" w14:textId="77777777" w:rsidR="00C65B79" w:rsidRPr="00732173" w:rsidRDefault="00C65B79" w:rsidP="000E1341">
+          <w:p w14:paraId="5B32DB5D" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Mob</w:t>
-[...35 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Mobile No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65B79" w:rsidRPr="000D1372" w14:paraId="300E388A" w14:textId="77777777" w:rsidTr="000E1341">
+      <w:tr w:rsidR="00865D55" w:rsidRPr="00A17E9A" w14:paraId="6A0D8B71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58AA61F8" w14:textId="77777777" w:rsidR="00C65B79" w:rsidRPr="00732173" w:rsidRDefault="00C65B79" w:rsidP="000E1341">
+          <w:p w14:paraId="7AD6DDCC" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>D</w:t>
+              <w:t>Dgroup Leader:</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2007E5F4" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>g</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00732173">
+            </w:pPr>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>roup Leader:</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>Area Pastor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="0957356F" w14:textId="77777777" w:rsidR="00C36BCE" w:rsidRDefault="00C36BCE" w:rsidP="000D1372">
-[...11 lines deleted...]
-    <w:p w14:paraId="455ACF25" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRPr="0075716B" w:rsidRDefault="007B2E8C" w:rsidP="007B2E8C">
+    <w:p w14:paraId="2AEE2C51" w14:textId="77777777" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="00865D55" w:rsidP="00506AD7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="MediumGrid21"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4097F208" w14:textId="1D8C5038" w:rsidR="00506AD7" w:rsidRPr="00A17E9A" w:rsidRDefault="001353D6" w:rsidP="00506AD7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Congratulations! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B8126B" w14:textId="77777777" w:rsidR="00506AD7" w:rsidRPr="00A17E9A" w:rsidRDefault="00506AD7" w:rsidP="00506AD7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409E3340" w14:textId="42A84D20" w:rsidR="00865D55" w:rsidRPr="00A17E9A" w:rsidRDefault="001353D6" w:rsidP="00865D55">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>You are now a few steps</w:t>
+      </w:r>
+      <w:r w:rsidR="00415EC0" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00584F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">away </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="00865D55" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">successfully </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completing </w:t>
+      </w:r>
+      <w:r w:rsidR="00865D55" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>GLC Level 2 Training.</w:t>
+      </w:r>
+      <w:r w:rsidR="00865D55" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865D55" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be a </w:t>
+      </w:r>
+      <w:r w:rsidR="00865D55" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="54C3161D" w14:textId="1B942E28" w:rsidR="00447C7B" w:rsidRPr="00447C7B" w:rsidRDefault="00C25912" w:rsidP="00C25912">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>certified GLC Level 2 graduate</w:t>
+      </w:r>
+      <w:r w:rsidR="00865D55" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and be eligible to move on to GLC3LEAD, make sure that  you have fulfilled the GLC Level 2 graduation requirements below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15802023" w14:textId="77777777" w:rsidR="00506AD7" w:rsidRPr="00A17E9A" w:rsidRDefault="00506AD7" w:rsidP="00506AD7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E79AF1" w14:textId="7F327260" w:rsidR="004E135B" w:rsidRPr="00A17E9A" w:rsidRDefault="001353D6" w:rsidP="00C36BCE">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Finished Books 5-8</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BCE" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BCE" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(check which </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60F6D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>platform)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722AECE3" w14:textId="2D5E0AE3" w:rsidR="004E135B" w:rsidRPr="00A17E9A" w:rsidRDefault="00E52A92" w:rsidP="00C36BCE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk73539084"/>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Face-to face </w:t>
+      </w:r>
+      <w:r w:rsidR="007D43CF" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Large Group </w:t>
+      </w:r>
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Class</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="73CEBCC5" w14:textId="7AE2A0F6" w:rsidR="004E135B" w:rsidRPr="00A17E9A" w:rsidRDefault="00C36BCE" w:rsidP="00C36BCE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GLC </w:t>
+      </w:r>
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Zoom Class</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2CB897" w14:textId="2DA40D62" w:rsidR="004E135B" w:rsidRPr="00A17E9A" w:rsidRDefault="004E135B" w:rsidP="00C36BCE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk196819008"/>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GLC </w:t>
+      </w:r>
+      <w:r w:rsidR="001353D6" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Learning </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BCE" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(formerly GLC Online</w:t>
+      </w:r>
+      <w:r w:rsidR="00277388" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Self-paced Learning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BCE" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="17B26FC5" w14:textId="52EB2F85" w:rsidR="004E135B" w:rsidRPr="00A17E9A" w:rsidRDefault="004E135B" w:rsidP="00C36BCE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GLC in </w:t>
+      </w:r>
+      <w:r w:rsidR="0012335F" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groups </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Dgroup leader to use the GLC in </w:t>
+      </w:r>
+      <w:r w:rsidR="0012335F" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groups </w:t>
+      </w:r>
+      <w:r w:rsidR="00096416" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Verification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFEA9D9" w14:textId="6A0E0FB1" w:rsidR="00ED291F" w:rsidRPr="00A17E9A" w:rsidRDefault="00ED291F" w:rsidP="00C36BCE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Others ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F255E3" w14:textId="48B7909B" w:rsidR="00B62BC1" w:rsidRPr="00A17E9A" w:rsidRDefault="00B62BC1" w:rsidP="00B62BC1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registered as a Dgroup Leader with at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5B73" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk196819116"/>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>through the CCF Mobile App</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="0FABB6AB" w14:textId="63D8C601" w:rsidR="00015F7A" w:rsidRPr="00A17E9A" w:rsidRDefault="00B62BC1" w:rsidP="00B62BC1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Attended a True Life Retreat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>When: __________________ Where: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422F2A5E" w14:textId="45ACCF69" w:rsidR="00B62BC1" w:rsidRPr="00A17E9A" w:rsidRDefault="00B366B5" w:rsidP="00B62BC1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Completely a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62BC1" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ccomplished Life App activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for GLC Level 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62BC1" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. Check what you’ve accomplished:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFEAA8F" w14:textId="787B7CA8" w:rsidR="00B62BC1" w:rsidRPr="00A17E9A" w:rsidRDefault="00606A72" w:rsidP="00B62BC1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62BC1" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>y SPIRITUAL GROWTH Testimony</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDF10FF" w14:textId="15DEC439" w:rsidR="00C60F6D" w:rsidRPr="00A17E9A" w:rsidRDefault="00C60F6D" w:rsidP="00B62BC1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>How I started</w:t>
+      </w:r>
+      <w:r w:rsidR="00606A72" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>/handled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> my Dgroup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283BA1E5" w14:textId="092400F8" w:rsidR="00CB5B73" w:rsidRPr="00A17E9A" w:rsidRDefault="00CB5B73" w:rsidP="00B62BC1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family Life </w:t>
+      </w:r>
+      <w:r w:rsidR="00606A72" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CD1871" w14:textId="7F2F78F2" w:rsidR="00584F9F" w:rsidRDefault="00B62BC1" w:rsidP="00B62BC1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Read the Bible</w:t>
+      </w:r>
+      <w:r w:rsidR="00584F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6254B318" w14:textId="5EBD5F59" w:rsidR="00B62BC1" w:rsidRPr="00A17E9A" w:rsidRDefault="00584F9F" w:rsidP="00584F9F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>If not: commit to finish the Bible in a year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EE1DEE" w14:textId="37264C2C" w:rsidR="00C36BCE" w:rsidRDefault="001353D6" w:rsidP="00865D55">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Life App Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62BC1" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>igne</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62BC1" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>d/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>attested by your D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62BC1" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>group Leader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1296EF6E" w14:textId="21FFBBB7" w:rsidR="000A421B" w:rsidRPr="00A17E9A" w:rsidRDefault="000A421B" w:rsidP="00865D55">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>GLC Level 2 Survey Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2DAB0D" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk196819314"/>
+    </w:p>
+    <w:p w14:paraId="5313E2D0" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01492F19" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79173450" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F8C397" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092D2556" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6110EB52" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0875A0" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE9B06C" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FE1855" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F26113" w14:textId="39BEC395" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Please accomplish the following items using your own words. English or Filipino may be used.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="7C41C232" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2719A922" w14:textId="1319F42D" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00C25912" w:rsidP="00865D55">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E3316D">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SPIRITUAL GROWTH TESTIMONY  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2719A922" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00C25912">
+    <w:p w14:paraId="5A6834A8" w14:textId="6CD96F9C" w:rsidR="00584F9F" w:rsidRDefault="00E3316D" w:rsidP="00C25912">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7BDD484B" w14:textId="63FAC9B9" w:rsidR="007448C7" w:rsidRPr="00A625AF" w:rsidRDefault="00E3316D" w:rsidP="00C25912">
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Using the space below and</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B3A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> back</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B3A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, share with us your Spiritual Growth Testimony</w:t>
+      </w:r>
+      <w:r w:rsidR="00B366B5" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while taking GLC </w:t>
+      </w:r>
+      <w:r w:rsidR="00584F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level 2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B366B5" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D183A30" w14:textId="2C0517A1" w:rsidR="00B926F3" w:rsidRPr="00A17E9A" w:rsidRDefault="00B926F3" w:rsidP="00C25912">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A625AF">
-[...91 lines deleted...]
-    <w:p w14:paraId="732B696B" w14:textId="77777777" w:rsidR="00BD0414" w:rsidRPr="00A625AF" w:rsidRDefault="00BD0414" w:rsidP="00BD0414">
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>a. What did you learn about God through th</w:t>
+      </w:r>
+      <w:r w:rsidR="00067283" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ese modules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDD484B" w14:textId="2A4261B7" w:rsidR="007448C7" w:rsidRPr="00A17E9A" w:rsidRDefault="00B926F3" w:rsidP="00584F9F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="38C9C1F8" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="007B2E8C">
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B3A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">What Christlike attitude or behavior developed </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60F6D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">in you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>through th</w:t>
+      </w:r>
+      <w:r w:rsidR="00067283" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00067283" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>lessons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00584F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00526B3A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tell us about it</w:t>
+      </w:r>
+      <w:r w:rsidR="007448C7" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00865D55" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007448C7" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>hoose at least 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="007448C7" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B3A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C9C1F8" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRPr="00A17E9A" w:rsidRDefault="007B2E8C" w:rsidP="00B926F3">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007B2E8C" w:rsidRPr="00A17E9A" w:rsidSect="00C65B79">
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63781798" w14:textId="5B89E042" w:rsidR="00FB5FDA" w:rsidRPr="00A17E9A" w:rsidRDefault="00B366B5" w:rsidP="007B2E8C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900" w:right="-702"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Dgroup 101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112E0773" w14:textId="481ED60E" w:rsidR="00FB5FDA" w:rsidRPr="00A17E9A" w:rsidRDefault="00B366B5" w:rsidP="007B2E8C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Basic Doctrine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE08977" w14:textId="063D765F" w:rsidR="00447C7B" w:rsidRPr="00A17E9A" w:rsidRDefault="00B366B5" w:rsidP="007B2E8C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family </w:t>
+      </w:r>
+      <w:r w:rsidR="00B926F3" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AB7EB8" w14:textId="079B06F6" w:rsidR="007448C7" w:rsidRPr="00A17E9A" w:rsidRDefault="00B926F3" w:rsidP="007B2E8C">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
-        <w:sectPr w:rsidR="007B2E8C" w:rsidSect="00C65B79">
-[...77 lines deleted...]
-    <w:p w14:paraId="1A066709" w14:textId="77777777" w:rsidR="00447C7B" w:rsidRPr="00A625AF" w:rsidRDefault="00447C7B" w:rsidP="007B2E8C">
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Survey of the Bible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08290009" w14:textId="43FC6B42" w:rsidR="00526B3A" w:rsidRPr="00A17E9A" w:rsidRDefault="00526B3A" w:rsidP="007B2E8C">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A625AF">
-[...45 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2F230E5A" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="00447C7B">
+      <w:r w:rsidR="00B926F3" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F230E5A" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRPr="00A17E9A" w:rsidRDefault="007B2E8C" w:rsidP="00447C7B">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="007B2E8C" w:rsidSect="00C65B79">
+        <w:sectPr w:rsidR="007B2E8C" w:rsidRPr="00A17E9A" w:rsidSect="00C65B79">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="4" w:equalWidth="0">
             <w:col w:w="5328" w:space="864"/>
             <w:col w:w="4608"/>
           </w:cols>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F30CAD" w14:textId="77777777" w:rsidR="00447C7B" w:rsidRPr="00BD0414" w:rsidRDefault="00447C7B" w:rsidP="00447C7B">
-[...12 lines deleted...]
-    <w:p w14:paraId="323A042F" w14:textId="77777777" w:rsidR="005C5C5B" w:rsidRDefault="005C5C5B" w:rsidP="000D1372">
+    <w:p w14:paraId="617269F4" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRPr="000D1E09" w:rsidRDefault="007B2E8C" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1267AF28" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="000D1372">
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64316285" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559D7C3B" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B3BD33" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6E183C" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A46CF2" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F44DC3" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E582779" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EF53E8" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7672A400" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270A8119" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5907618A" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B35D396" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B02DCE9" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E1B20F" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1878B401" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699E59EF" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AED2247" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7648F2AE" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6792E4D6" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0961C7AD" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0735FAD6" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE4A60E" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC33769" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E318632" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF5F7D7" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3331DE7B" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B30D367" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2ACB2B" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C105A9" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4DF6D8" w14:textId="77777777" w:rsidR="009C50C3" w:rsidRPr="00A17E9A" w:rsidRDefault="009C50C3" w:rsidP="009C50C3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1758E0FE" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BC2FF6" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1988D958" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3206CACE" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499EFF67" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE4A349" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRDefault="00186E3E" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="48384B64" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="000D1372">
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49603AF5" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC2B1FB" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4732B004" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="00186E3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACA9919" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRDefault="00186E3E" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C8EDAED" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="000D1372">
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098405F2" w14:textId="56B23694" w:rsidR="00865D55" w:rsidRDefault="009C50C3" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="617269F4" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="000D1372">
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may use the blank back page if you need more space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472AA7B0" w14:textId="77777777" w:rsidR="00186E3E" w:rsidRPr="00A17E9A" w:rsidRDefault="00186E3E" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="272A6530" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="000D1372">
-[...11 lines deleted...]
-    <w:p w14:paraId="1930DE9C" w14:textId="77777777" w:rsidR="001214F9" w:rsidRPr="00C25912" w:rsidRDefault="00C25912" w:rsidP="00C25912">
+    <w:p w14:paraId="66A060B1" w14:textId="2875B84E" w:rsidR="007B2E8C" w:rsidRPr="00A17E9A" w:rsidRDefault="00C25912" w:rsidP="00D20ECE">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C25912">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DISCIPLESHIP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A060B1" w14:textId="77777777" w:rsidR="007B2E8C" w:rsidRDefault="007B2E8C" w:rsidP="0084395B">
-[...11 lines deleted...]
-    <w:p w14:paraId="520AB737" w14:textId="7A40C647" w:rsidR="00F007B0" w:rsidRPr="007B2E8C" w:rsidRDefault="00F007B0" w:rsidP="00B42BBD">
+    <w:p w14:paraId="520AB737" w14:textId="601CF166" w:rsidR="00F007B0" w:rsidRPr="00A17E9A" w:rsidRDefault="00F007B0" w:rsidP="00B42BBD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B2E8C">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>GLC aligns with the Acts 1:8 thrust that ministry flows outward from one’s Jerusalem, Judea, Samaria, an</w:t>
       </w:r>
-      <w:r w:rsidR="00526B3A" w:rsidRPr="007B2E8C">
+      <w:r w:rsidR="00526B3A" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>d to the “remotest part of the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2E8C">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">arth”. </w:t>
       </w:r>
-      <w:r w:rsidR="00E42DBE" w:rsidRPr="007B2E8C">
-[...6 lines deleted...]
-      <w:r w:rsidR="00E52A92" w:rsidRPr="007B2E8C">
+      <w:r w:rsidR="00C60F6D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>As a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42DBE" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GLC </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52A92" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Level </w:t>
       </w:r>
-      <w:r w:rsidR="00E42DBE" w:rsidRPr="007B2E8C">
+      <w:r w:rsidR="00E42DBE" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>2 trainee</w:t>
       </w:r>
-      <w:r w:rsidR="00526B3A" w:rsidRPr="007B2E8C">
+      <w:r w:rsidR="00526B3A" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2E8C">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> one’s Judea is translated to </w:t>
       </w:r>
-      <w:r w:rsidR="00785B4B" w:rsidRPr="007B2E8C">
+      <w:r w:rsidR="00785B4B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>starting</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2E8C">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> your own discipleship group starting with at least </w:t>
       </w:r>
-      <w:r w:rsidR="007B2E8C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007B2E8C">
+      <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60F6D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> member</w:t>
       </w:r>
-      <w:r w:rsidR="007B2E8C">
+      <w:r w:rsidR="007B2E8C" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2E8C">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
         </w:rPr>
         <w:t>. Follow the Discipleship Plan below to indicate what you have implemented in your Dgroup.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="206"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5305"/>
         <w:gridCol w:w="5485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B42BBD" w14:paraId="4630CB6C" w14:textId="77777777" w:rsidTr="00B42BBD">
+      <w:tr w:rsidR="00A17E9A" w:rsidRPr="00A17E9A" w14:paraId="4630CB6C" w14:textId="77777777" w:rsidTr="00E36B8B">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5305" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E831DF" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="14E831DF" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2ACDF59B" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="2ACDF59B" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Avenues for Discipleship</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A53FAA0" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="3A53FAA0" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42C29242" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="42C29242" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Family</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D71C86A" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="30D20C19" w14:textId="2C321132" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00E36B8B">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="435"/>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Number of members: _____</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0526EC4F" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="0526EC4F" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41444247" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="4135134C" w14:textId="77777777" w:rsidR="00E36B8B" w:rsidRPr="00A17E9A" w:rsidRDefault="00E36B8B" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72AF84BE" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="41444247" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:ind w:left="435"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72AF84BE" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Friends / Neighbors</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52845CE4" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="3AEC7803" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
+              <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="435"/>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Number of members: _____</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690B03D7" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="4A38C444" w14:textId="77777777" w:rsidR="00E36B8B" w:rsidRPr="00A17E9A" w:rsidRDefault="00E36B8B" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CC4D51F" w14:textId="4CDC8944" w:rsidR="004805CA" w:rsidRPr="004805CA" w:rsidRDefault="004805CA" w:rsidP="004805CA">
+          <w:p w14:paraId="1CC4D51F" w14:textId="4CDC8944" w:rsidR="004805CA" w:rsidRPr="00A17E9A" w:rsidRDefault="004805CA" w:rsidP="004805CA">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Others:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004805CA">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-              <w:t>___</w:t>
+              <w:t xml:space="preserve">   ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B42BBD" w14:paraId="55495EA3" w14:textId="77777777" w:rsidTr="00B42BBD">
+      <w:tr w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w14:paraId="55495EA3" w14:textId="77777777" w:rsidTr="00B42BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59238977" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="59238977" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Workplace, Business Contacts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="435D7425" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="733D8814" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="435"/>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+              <w:t>Number of members: _____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B39E680" w14:textId="6F2C4F4E" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="008D5A1C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:ind w:left="435"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:noProof/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">If in your workplace, name and location of company </w:t>
+              <w:t>If in your workplace, name and location of company : ________________________________</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="774CB85A" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          </w:p>
+          <w:p w14:paraId="774CB85A" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B42BBD" w14:paraId="7D81225B" w14:textId="77777777" w:rsidTr="00B42BBD">
+      <w:tr w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w14:paraId="7D81225B" w14:textId="77777777" w:rsidTr="00B42BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5305" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03455937" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="03455937" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AC07C7C" w14:textId="21B6F798" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="7AC07C7C" w14:textId="21B6F798" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How were you able to start your Dgroup?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4574A91E" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="4574A91E" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2788B858" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="2788B858" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Through:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4314D6A5" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="4314D6A5" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="117B4725" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="117B4725" w14:textId="5D90763A" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00067283">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="432"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal </w:t>
+            </w:r>
+            <w:r w:rsidR="00D20ECE" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>nvitation</w:t>
+            </w:r>
+            <w:r w:rsidR="00D20ECE" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to a Bible Study </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC1728" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">or any event </w:t>
+            </w:r>
+            <w:r w:rsidR="00D20ECE" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(that became a Dgroup)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="092C3C55" w14:textId="77777777" w:rsidR="00067283" w:rsidRPr="00A17E9A" w:rsidRDefault="00067283" w:rsidP="00067283">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:ind w:left="432"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="416509B1" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Personal Invitation</w:t>
+              <w:t>Retreat (True Life, Couple’s Retreat, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="416509B1" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="5C31AE6E" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Discipleship Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78FD97B6" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="78FD97B6" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33B21495" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="33B21495" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51CC6E85" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="51CC6E85" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37FE2FCF" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="37FE2FCF" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AB8CEB7" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="2AB8CEB7" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EDF19A0" w14:textId="6E2548AB" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="0EDF19A0" w14:textId="6E2548AB" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Online</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE6CC1E" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="1FE6CC1E" w14:textId="3B8F420C" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00067283">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="432"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>PCS (Pray, Care, Share)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D20ECE" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – personal evangelism then invited them to join the Dgroup</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3868EE34" w14:textId="77777777" w:rsidR="00067283" w:rsidRPr="00A17E9A" w:rsidRDefault="00067283" w:rsidP="00067283">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:ind w:left="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74316F31" w14:textId="2761BB83" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>PCS (Pray, Care, Share)</w:t>
+              <w:t>Other</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:ind w:left="435"/>
+            <w:r w:rsidR="007B121C" w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Other</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>: __________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278391E7" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="278391E7" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B42BBD" w14:paraId="28CC3CA5" w14:textId="77777777" w:rsidTr="00B42BBD">
+      <w:tr w:rsidR="00A17E9A" w:rsidRPr="00A17E9A" w14:paraId="28CC3CA5" w14:textId="77777777" w:rsidTr="00067283">
+        <w:trPr>
+          <w:trHeight w:val="2817"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45A22252" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="45A22252" w14:textId="3811A9DA" w:rsidR="00B42BBD" w:rsidRDefault="00FA5499" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Share your challenges and blessings:</w:t>
+              <w:t>What did you learn from Dgroup 101 that helped you start</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="009D4B44" w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> a Dgroup or improve your meetings?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="20CF1F2A" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD449BC" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11650E0A" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="260C77C8" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="264E66D8" w14:textId="632E5861" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="2DB01EA7" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B238257" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13651E4C" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D685CC3" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48736CAF" w14:textId="77777777" w:rsidR="008369F6" w:rsidRDefault="008369F6" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3005DEBA" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F3E180F" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04C8954D" w14:textId="6B6C1E7D" w:rsidR="00584F9F" w:rsidRPr="00A17E9A" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>What Christlike attitude or behavior did you see being built up in you through this experience?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD7881C" w14:textId="77777777" w:rsidR="00754B35" w:rsidRPr="00A17E9A" w:rsidRDefault="00754B35" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E9F9DA4" w14:textId="77777777" w:rsidR="00754B35" w:rsidRPr="00A17E9A" w:rsidRDefault="00754B35" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01DF4CE7" w14:textId="77777777" w:rsidR="00754B35" w:rsidRPr="00A17E9A" w:rsidRDefault="00754B35" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="059C3195" w14:textId="77777777" w:rsidR="00754B35" w:rsidRPr="00A17E9A" w:rsidRDefault="00754B35" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="198397D4" w14:textId="77777777" w:rsidR="00754B35" w:rsidRPr="00A17E9A" w:rsidRDefault="00754B35" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43E5B81A" w14:textId="77777777" w:rsidR="00754B35" w:rsidRPr="00A17E9A" w:rsidRDefault="00754B35" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EC8A639" w14:textId="77777777" w:rsidR="00754B35" w:rsidRDefault="00754B35" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10A57CD4" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRPr="00A17E9A" w:rsidRDefault="00584F9F" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="264E66D8" w14:textId="632E5861" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B42BBD" w14:paraId="36C0E8FD" w14:textId="77777777" w:rsidTr="00A4798F">
+      <w:tr w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w14:paraId="36C0E8FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4496C214" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="4496C214" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E733210" w14:textId="6B635FF0" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+          <w:p w14:paraId="600AFF67" w14:textId="77777777" w:rsidR="008369F6" w:rsidRDefault="008369F6" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+          </w:p>
+          <w:p w14:paraId="6FADEAEC" w14:textId="77777777" w:rsidR="008369F6" w:rsidRDefault="008369F6" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>What material do you use in your Dgroup?*</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="097D9DEB" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E733210" w14:textId="20F4F028" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="0F863F66" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="007B2E8C" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+            <w:r w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>What material do you use in your Dgroup?*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097D9DEB" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid21"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0165E097" w14:textId="7CAECB00" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="002859C4">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>GLC Materials</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0165E097" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="00B42BBD">
+            <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A17E9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4W’s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C95B802" w14:textId="53F4AF5D" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="00067283">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="435"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2E8C">
+            <w:r w:rsidRPr="00A17E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4W’s</w:t>
+              <w:t>Others: ___________________________</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F1E56B5" w14:textId="77777777" w:rsidR="00D16ABC" w:rsidRPr="00D16ABC" w:rsidRDefault="00D16ABC" w:rsidP="00D16ABC">
+    <w:p w14:paraId="2F1E56B5" w14:textId="77777777" w:rsidR="00D16ABC" w:rsidRPr="00A17E9A" w:rsidRDefault="00D16ABC" w:rsidP="00D16ABC">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6342C715" w14:textId="0A1C3365" w:rsidR="004E135B" w:rsidRPr="004E135B" w:rsidRDefault="00520A43" w:rsidP="0084395B">
+    <w:p w14:paraId="56E5606C" w14:textId="77777777" w:rsidR="00067283" w:rsidRPr="00A17E9A" w:rsidRDefault="00520A43" w:rsidP="0084395B">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="004E135B">
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">egister your group </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F3C31" w:rsidRPr="003F3C31">
+        <w:t xml:space="preserve">egister your </w:t>
+      </w:r>
+      <w:r w:rsidR="00754B35" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>through the CCF Mobile App</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F3C31">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E135B" w:rsidRPr="004E135B">
+        <w:t xml:space="preserve">group </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C31" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E135B">
+        <w:t>through the CCF Mobile App,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">and invite your member/s </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E135B" w:rsidRPr="004E135B">
+        <w:t xml:space="preserve"> and invite your member/s to join the </w:t>
+      </w:r>
+      <w:r w:rsidR="00754B35" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E135B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">join the group to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E135B" w:rsidRPr="004E135B">
+        <w:t>group to make their membership official.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>make their membership official.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71204B3D" w14:textId="77777777" w:rsidR="00C43734" w:rsidRPr="00D16ABC" w:rsidRDefault="00C43734" w:rsidP="0084395B">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF36203" w14:textId="2C87200D" w:rsidR="00F032ED" w:rsidRPr="00A17E9A" w:rsidRDefault="003D4FA1" w:rsidP="0084395B">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000A52B7" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A52B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007268E1" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007268E1">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00F032ED" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F032ED" w:rsidRPr="00D16ABC">
+        <w:t xml:space="preserve">isit the GLC website </w:t>
+      </w:r>
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">isit the GLC website </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="004E135B" w:rsidRPr="00E066F0">
+        <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://glc.ccf.org.ph/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E135B">
+      <w:r w:rsidR="004E135B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F032ED" w:rsidRPr="00D16ABC">
+      <w:r w:rsidR="00F032ED" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>to ge</w:t>
       </w:r>
-      <w:r w:rsidR="003C07D3">
+      <w:r w:rsidR="003C07D3" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">t free access to various GLC </w:t>
       </w:r>
-      <w:r w:rsidR="00D16ABC" w:rsidRPr="00D16ABC">
+      <w:r w:rsidR="00D16ABC" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B217A87" w14:textId="77777777" w:rsidR="00E137D7" w:rsidRPr="005B20D8" w:rsidRDefault="00C25912" w:rsidP="00284BC8">
+    <w:p w14:paraId="518B5527" w14:textId="77777777" w:rsidR="00CB5B73" w:rsidRDefault="00CB5B73" w:rsidP="0084395B">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24309FA9" w14:textId="77777777" w:rsidR="00584F9F" w:rsidRPr="00A17E9A" w:rsidRDefault="00584F9F" w:rsidP="0084395B">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B217A87" w14:textId="77777777" w:rsidR="00E137D7" w:rsidRPr="00A17E9A" w:rsidRDefault="00C25912" w:rsidP="00284BC8">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B20D8">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FAMILY LIFE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E09BC9B" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRDefault="00B42BBD" w:rsidP="0084395B">
+    <w:p w14:paraId="5E09BC9B" w14:textId="77777777" w:rsidR="00B42BBD" w:rsidRPr="00A17E9A" w:rsidRDefault="00B42BBD" w:rsidP="0084395B">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A99B16F" w14:textId="19394A4A" w:rsidR="00E137D7" w:rsidRDefault="00BF75A3" w:rsidP="0084395B">
+    <w:p w14:paraId="3A99B16F" w14:textId="3ED257B6" w:rsidR="00E137D7" w:rsidRPr="00A17E9A" w:rsidRDefault="00BF75A3" w:rsidP="0084395B">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do any</w:t>
       </w:r>
-      <w:r w:rsidR="00E137D7" w:rsidRPr="00C8387A">
+      <w:r w:rsidR="00E137D7" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the following with your family members and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C459C">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tell us about it</w:t>
       </w:r>
-      <w:r w:rsidR="00870561">
+      <w:r w:rsidR="00870561" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B1695">
+      <w:r w:rsidR="009E716E" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as a praise report </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1695" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">using </w:t>
       </w:r>
-      <w:r w:rsidR="00704FA4">
+      <w:r w:rsidR="00704FA4" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the space below</w:t>
       </w:r>
-      <w:r w:rsidR="00284BC8">
+      <w:r w:rsidR="00284BC8" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3538C3C5" w14:textId="77777777" w:rsidR="00A7546F" w:rsidRPr="00C8387A" w:rsidRDefault="00A7546F" w:rsidP="0084395B">
+    <w:p w14:paraId="3538C3C5" w14:textId="77777777" w:rsidR="00A7546F" w:rsidRPr="00A17E9A" w:rsidRDefault="00A7546F" w:rsidP="0084395B">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DBB2B3D" w14:textId="77777777" w:rsidR="00A7546F" w:rsidRDefault="00A7546F" w:rsidP="00284BC8">
+    <w:p w14:paraId="5DBB2B3D" w14:textId="77777777" w:rsidR="00A7546F" w:rsidRPr="00A17E9A" w:rsidRDefault="00A7546F" w:rsidP="00C0448E">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Start a devotion with your family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7076B8B8" w14:textId="77777777" w:rsidR="00E137D7" w:rsidRPr="00C8387A" w:rsidRDefault="00E137D7" w:rsidP="00284BC8">
+    <w:p w14:paraId="7076B8B8" w14:textId="77777777" w:rsidR="00E137D7" w:rsidRPr="00A17E9A" w:rsidRDefault="00E137D7" w:rsidP="00C0448E">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8387A">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reconcile with any family member that you have a conflict or a strained relationship with</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15996AD3" w14:textId="77777777" w:rsidR="00E137D7" w:rsidRDefault="00E137D7" w:rsidP="00284BC8">
+    <w:p w14:paraId="15996AD3" w14:textId="77777777" w:rsidR="00E137D7" w:rsidRPr="00A17E9A" w:rsidRDefault="00E137D7" w:rsidP="00C0448E">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8387A">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
-      <w:r w:rsidR="00BF75A3">
+      <w:r w:rsidR="00BF75A3" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an act of kindness towards a</w:t>
       </w:r>
-      <w:r w:rsidR="00A7546F">
+      <w:r w:rsidR="00A7546F" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> member of your family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A3DD6B" w14:textId="77777777" w:rsidR="000234DE" w:rsidRPr="00C8387A" w:rsidRDefault="000234DE" w:rsidP="00284BC8">
+    <w:p w14:paraId="5E72379F" w14:textId="03825EE0" w:rsidR="00E137D7" w:rsidRPr="00A17E9A" w:rsidRDefault="000234DE" w:rsidP="00C0448E">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Invite a family member or </w:t>
       </w:r>
-      <w:r w:rsidR="00C25912">
+      <w:r w:rsidR="00C25912" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relative</w:t>
       </w:r>
-      <w:r w:rsidR="00C25912">
+      <w:r w:rsidR="00C25912" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to attend CCF Worship or other CCF sponsored events (True Life, parenting seminar, retreats, financial seminars</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25912">
+        <w:t xml:space="preserve"> to attend CCF Worship </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> etc.).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E72379F" w14:textId="77777777" w:rsidR="00E137D7" w:rsidRDefault="00E137D7" w:rsidP="000D1372">
+        <w:t xml:space="preserve">or other CCF </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conferences/retreats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B8B" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>True Life, Counterflow, IDC, Sports, B1G etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69150DDD" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00A17E9A" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ECCC23A" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="795E9A2C" w14:textId="601F4EA5" w:rsidR="009072D1" w:rsidRDefault="009072D1" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>How would you describe your family relationships before you did any of the above? In what ways has your family life improved since then? Share your personal experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05386C03" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C70825" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02926214" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF34B47" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594F0E98" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647041B9" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE5C9B1" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4D94D0" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306B1F52" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRPr="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B650B84" w14:textId="474175FC" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0448E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What did you discover or learn about God through this experience?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BF8AF7" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287551A1" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A7C069" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32901D13" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E070EA5" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C2158A" w14:textId="77777777" w:rsidR="00C0448E" w:rsidRPr="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E776C6B" w14:textId="20C27E3A" w:rsidR="00C0448E" w:rsidRPr="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0448E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What Christlike attitude, values, or behaviors have been developed or strengthened in you as a result of this experience?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0BD2CF" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00C0448E" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70440163" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="28725377" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00C0448E" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF61664" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="146DD970" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00A17E9A" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC5FC08" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="5ED3B35E" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00A17E9A" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08628292" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="4499C29E" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00A17E9A" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4637CF57" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="0446BC98" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00A17E9A" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="661A0E33" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="5B88C4A0" w14:textId="77777777" w:rsidR="00A1000D" w:rsidRPr="00A17E9A" w:rsidRDefault="00A1000D" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="109FB351" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="2AC5FC08" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRPr="00A17E9A" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59AED668" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
+    <w:p w14:paraId="08628292" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRPr="00A17E9A" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C9E60B" w14:textId="77777777" w:rsidR="00284BC8" w:rsidRDefault="00284BC8" w:rsidP="000D1372">
+    <w:p w14:paraId="4637CF57" w14:textId="77777777" w:rsidR="00A625AF" w:rsidRPr="00A17E9A" w:rsidRDefault="00A625AF" w:rsidP="000D1372">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C05921E" w14:textId="77777777" w:rsidR="00704FA4" w:rsidRDefault="00704FA4" w:rsidP="000D1372">
-[...617 lines deleted...]
-    <w:p w14:paraId="7EB0EC3E" w14:textId="77777777" w:rsidR="008D5A1C" w:rsidRDefault="008D5A1C">
+    <w:p w14:paraId="693760EF" w14:textId="6CAAB62D" w:rsidR="0031029F" w:rsidRPr="00C0448E" w:rsidRDefault="00C0448E" w:rsidP="00C0448E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>IV.B</w:t>
+      </w:r>
+      <w:r w:rsidR="006D78A1" w:rsidRPr="00C0448E">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0C81EBE3" w14:textId="43AA64CA" w:rsidR="0084395B" w:rsidRPr="00A50487" w:rsidRDefault="008D5A1C" w:rsidP="00A50487">
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>IBLE READING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E98B4DE" w14:textId="77777777" w:rsidR="009C407B" w:rsidRDefault="009C407B" w:rsidP="00A1000D">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF71D8A" w14:textId="204043AE" w:rsidR="00F30DBC" w:rsidRDefault="00F30DBC" w:rsidP="00F30DBC">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>In alignment with the encouragement of our CCF Senior Pastor, Peter Tan-Chi, all GLC Level 2 trainees are encouraged to read through the entire Bible during your training cycle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09113218" w14:textId="77777777" w:rsidR="00F30DBC" w:rsidRPr="00F30DBC" w:rsidRDefault="00F30DBC" w:rsidP="00F30DBC">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F351D8F" w14:textId="5C713091" w:rsidR="00F30DBC" w:rsidRPr="00F30DBC" w:rsidRDefault="00F30DBC" w:rsidP="00F30DBC">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>*GLC Level 1 graduates were previously required to complete the New Testament. This is considered part of your GLC Level 2 Life App fulfillment. However, if you completed only the minimum required readings in Level 1, you are encouraged to finish the remaining New Testament books together with your Old Testament reading during Level 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11300883" w14:textId="77777777" w:rsidR="00F30DBC" w:rsidRPr="00F30DBC" w:rsidRDefault="00F30DBC" w:rsidP="00F30DBC">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BBDC7B" w14:textId="77777777" w:rsidR="00F30DBC" w:rsidRPr="00F30DBC" w:rsidRDefault="00F30DBC" w:rsidP="00F30DBC">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please place a check mark beside the books you have read, including those completed during your GLC Level 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>training.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="182"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="651"/>
+        <w:gridCol w:w="2674"/>
+        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="2698"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="3055"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="429071CD" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="118F080A" w14:textId="2FE2D6C3" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76F89768" wp14:editId="39D56B11">
+                  <wp:extent cx="112643" cy="112643"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+                  <wp:docPr id="1978304974" name="Graphic 6" descr="Checkmark with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1461791454" name="Graphic 1461791454" descr="Checkmark with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="123059" cy="123059"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCBC1E8" w14:textId="085371B3" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27 NEW TESTAMENT BOOKS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37343243" w14:textId="6808AD07" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68790AE1" w14:textId="2C55BBED" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B792F6F" wp14:editId="031DA160">
+                  <wp:extent cx="112643" cy="112643"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+                  <wp:docPr id="145937662" name="Graphic 6" descr="Checkmark with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1461791454" name="Graphic 1461791454" descr="Checkmark with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112643" cy="112643"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1A615" w14:textId="3491A0CC" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000D1E09" w:rsidP="00D66A51">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>27 NEW TESTAMENT BOOKS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679AAE2F" w14:textId="12B6BEA0" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="00D66A51">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07BBA957" wp14:editId="455C1E56">
+                  <wp:extent cx="112643" cy="112643"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+                  <wp:docPr id="2131104326" name="Graphic 6" descr="Checkmark with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1461791454" name="Graphic 1461791454" descr="Checkmark with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112643" cy="112643"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A35214" w14:textId="2CEEFE33" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="00D66A51">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27 NEW TESTAMENT BOOKS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="558CD090" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6AA994" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F86005" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matthew </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B885DB5" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44253D79" w14:textId="0A6C9B6F" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ephesians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4809B10B" w14:textId="320D5290" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197FC3F2" w14:textId="337AC33A" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hebrews</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="57D60BDE" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162A0041" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64586C37" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3C796F" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F22CCBC" w14:textId="0393A64D" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Philippians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B776C37" w14:textId="63B418A8" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0B700A" w14:textId="2A722C04" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>James</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="137DF309" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4992347D" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F48E62" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Luke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2906F974" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="534A92BC" w14:textId="525F9B8F" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Colossians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265467B5" w14:textId="45150AC2" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9CA54B" w14:textId="5AFD5DAA" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 Peter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="13AE28AA" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E14A01" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE0E8E0" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">John </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41528B0D" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74197F05" w14:textId="38DF90A5" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 Thessalonians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2753DF63" w14:textId="6EEC2377" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AD5BF9" w14:textId="0D854264" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 Peter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="7CB4CB21" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5AC6FE" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0490D1D3" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Acts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CE2D12" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3126B8AC" w14:textId="73BCDFA8" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 Thessalonians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F42593" w14:textId="112AC726" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA3E5D3" w14:textId="4DCE52A9" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 John</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="2D610FD9" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE1BE61" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75515FC9" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Romans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD485F9" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E07129" w14:textId="7CB608D0" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 Timothy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC85619" w14:textId="35877D58" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D248722" w14:textId="3DC26116" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 John</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="0DDB6B13" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA9D244" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F4841F" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 Corinthians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7D780C" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25356ACF" w14:textId="6E7D096C" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 Timothy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4178BE05" w14:textId="226203B8" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B733594" w14:textId="318FF066" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 John</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="0D6DF0B5" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A77891" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C92325" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 Corinthians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="635645CA" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3650D094" w14:textId="4DDF69CC" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Titus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43864EB1" w14:textId="0D4F4D30" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC04041" w14:textId="5FE62A04" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jude</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A421B" w:rsidRPr="00F30DBC" w14:paraId="29BBAEDE" w14:textId="77777777" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="651" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB8033B" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2760C01B" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Galatians</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B6A533" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C8EB10" w14:textId="0EEA90CD" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Philemon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCBA7B0" w14:textId="555E82B3" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEC63C2" w14:textId="005DA68A" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="000A421B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Revelation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AA60557" w14:textId="77777777" w:rsidR="000A421B" w:rsidRPr="00F30DBC" w:rsidRDefault="000A421B" w:rsidP="00D66A51">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="182"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="715"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="1065"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2573"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="6A6A66E5" w14:textId="6F7A2514" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B72429B" w14:textId="1EB3DE75" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305D3697" wp14:editId="030405F7">
+                  <wp:extent cx="112643" cy="112643"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+                  <wp:docPr id="627077037" name="Graphic 6" descr="Checkmark with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1461791454" name="Graphic 1461791454" descr="Checkmark with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="123059" cy="123059"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C251235" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6" w:rsidP="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>39 OLD TESTAMENT BOOKS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ABD5523" w14:textId="7A0F2BDA" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6" w:rsidP="00D66A51">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C77F1FC" w14:textId="33124A19" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C6596AB" wp14:editId="7051F1F7">
+                  <wp:extent cx="112643" cy="112643"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+                  <wp:docPr id="2080079830" name="Graphic 6" descr="Checkmark with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1461791454" name="Graphic 1461791454" descr="Checkmark with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112643" cy="112643"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="008B3B53" w14:textId="45112B07" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>39 OLD TESTAMENT BOOKS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786F8C68" w14:textId="37217D45" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A5CD66" w14:textId="1ACF88AD" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151B612F" wp14:editId="566C15EC">
+                  <wp:extent cx="112643" cy="112643"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+                  <wp:docPr id="128197485" name="Graphic 6" descr="Checkmark with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1461791454" name="Graphic 1461791454" descr="Checkmark with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112643" cy="112643"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="533168FC" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6" w:rsidP="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>39 OLD TESTAMENT BOOKS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BED672D" w14:textId="7049892D" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6" w:rsidP="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="1DE6949B" w14:textId="1D9C0D61" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFA40D4" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3195AC21" w14:textId="37233396" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Genesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F940C8" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56372DD8" w14:textId="4F751981" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ezra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="561D4755" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BA0886" w14:textId="5E29F282" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Joel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="22CBFF07" w14:textId="29E5BEB1" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DFCFAF" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="722F2A16" w14:textId="50D1CCA2" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Exodus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="166E9311" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0CBD6E" w14:textId="5A605576" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nehemiah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72172D69" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD1671D" w14:textId="2E74F7BF" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Amos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="78DE2D82" w14:textId="156DA312" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07036FC3" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E33281" w14:textId="23DC01EC" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Leviticus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C154E37" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2866552B" w14:textId="19F56E2D" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Esther</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B20119C" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A15B3CB" w14:textId="4680745F" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Obadiah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="7DC3D8D3" w14:textId="1D9F4CD0" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E84BABA" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FC5DFE" w14:textId="5D268E45" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Numbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AEACD2" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6828BC11" w14:textId="7538A4D1" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Job</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E0CACA" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035287C8" w14:textId="1413C2F1" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jonah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="03E61440" w14:textId="102FAA53" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D621222" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="165E8961" w14:textId="0E31C4C6" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Deuteronomy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C91EB6" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AC091B" w14:textId="2568125E" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Psalms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566F6609" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA5DB25" w14:textId="5B52C2DD" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Micah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="142733A9" w14:textId="68D4CC44" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA37AA5" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A4E9E8" w14:textId="63917A83" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Joshua</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAE1437" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="644A5EE4" w14:textId="3B339DDA" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proverbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4287AA36" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AD44E3" w14:textId="205A6BC5" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nahum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="241D6617" w14:textId="00389FCC" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF5A446" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70ABEF03" w14:textId="6F9B5F65" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Judges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFD4146" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BDE596" w14:textId="49F1F7EF" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ecclesiastes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="499D34A2" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1756F4BB" w14:textId="5B0791F3" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Habakkuk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="40D0B495" w14:textId="7DF7766F" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E2357C" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2A8134" w14:textId="75402DCD" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ruth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAB99B6" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E348B4B" w14:textId="455109BA" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Song of Songs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBA888E" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="198779FE" w14:textId="5C247242" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zephaniah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="403A4E2A" w14:textId="7D5FBFF0" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AC8708" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C4FBA5" w14:textId="00C16971" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 Samuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F6DC8F" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7817EA" w14:textId="735430D6" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Isaiah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB65E40" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D536301" w14:textId="72776AAC" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Haggai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="1571DD63" w14:textId="630A1120" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D57927" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7395831D" w14:textId="489692A5" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 Samuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D3E758" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="615F05E4" w14:textId="5FEA52DA" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jeremiah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5D868B" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="005A5DB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="143FEAD2" w14:textId="764C16C1" w:rsidR="005A5DB6" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zechariah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="170743AE" w14:textId="732026DE" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C46E579" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DE29DF" w14:textId="4C750403" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 Kings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F944D4" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD23350" w14:textId="18C22E48" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lamentations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CAC6CA" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="338015C6" w14:textId="29B071AE" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Malachi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="16560E9C" w14:textId="53D021D3" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBC25DB" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29050C84" w14:textId="4027C546" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 Kings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BDE225" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C997624" w14:textId="2F6061BE" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ezekiel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28668251" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AE6DC5" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="16BF6370" w14:textId="28B621C5" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7B2DBE" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5696BF45" w14:textId="50C7F4A2" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 Chronicles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70348D75" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B23C814" w14:textId="6E260246" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Daniel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FECD9E" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3A3823" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66A51" w:rsidRPr="00F30DBC" w14:paraId="2CA0D020" w14:textId="4A88920C" w:rsidTr="000D1E09">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47566DB1" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BB0D5F" w14:textId="2200BB67" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 Chronicles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FCC8D4" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B16C9F" w14:textId="4960E141" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F30DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hosea</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E63742A" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7457AF72" w14:textId="77777777" w:rsidR="00D7005E" w:rsidRPr="00F30DBC" w:rsidRDefault="00D7005E" w:rsidP="00D7005E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C6C7057" w14:textId="77777777" w:rsidR="005A5DB6" w:rsidRDefault="005A5DB6" w:rsidP="00865D55">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54433D8E" w14:textId="77777777" w:rsidR="00D66A51" w:rsidRPr="00A17E9A" w:rsidRDefault="00D66A51" w:rsidP="00865D55">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACABA7C" w14:textId="1FA0EB2F" w:rsidR="005A5DB6" w:rsidRPr="00A17E9A" w:rsidRDefault="005A5DB6" w:rsidP="005A5DB6">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5400" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B6B2304" wp14:editId="548540E9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>188594</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>153035</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2249805" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1362440382" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2249805" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1B1E5E72" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="14.85pt,12.05pt" to="192pt,12.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAexuZwmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIK0BI13cOu4IJg&#10;BewP8DrjxsL2WGPTpP+esdumCBBCiIvjj/fezJuZbG9n78QBKFkMvVyvWikgaBxs2Pfy8cvbFzdS&#10;pKzCoBwG6OURkrzdPX+2nWIHGxzRDUCCRULqptjLMefYNU3SI3iVVhgh8KNB8irzkfbNQGpide+a&#10;Tdu+biakIRJqSIlv70+Pclf1jQGdPxqTIAvXS84t15Xq+lTWZrdV3Z5UHK0+p6H+IQuvbOCgi9S9&#10;ykp8I/uLlLeaMKHJK42+QWOshuqB3azbn9x8HlWE6oWLk+JSpvT/ZPWHw114IC7DFFOX4gMVF7Mh&#10;X76cn5hrsY5LsWDOQvPlZvPyzU37Sgp9eWuuxEgpvwP0omx66WwoPlSnDu9T5mAMvUD4cA1dd/no&#10;oIBd+ARG2IGDrSu7TgXcORIHxf0cvq5L/1irIgvFWOcWUvtn0hlbaFAn5W+JC7pGxJAXorcB6XdR&#10;83xJ1ZzwF9cnr8X2Ew7H2ohaDm53dXYezTJPP54r/foD7b4DAAD//wMAUEsDBBQABgAIAAAAIQCw&#10;xidh3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNQlZLGqapKCHFB&#10;NIW7G7tOir2ObCcNf88iDnBa7c5o9k25mZxlow6x8yhgPsuAaWy86tAIeD883a2AxSRRSetRC/jS&#10;ETbV9VUpC+UvuNdjnQyjEIyFFNCm1Becx6bVTsaZ7zWSdvLByURrMFwFeaFwZ3meZUvuZIf0oZW9&#10;3rW6+awHJ8C+hPHD7Mw2Ds/7ZX1+O+Wvh1GI25tpuwaW9JT+zPCDT+hQEdPRD6giswLyxwdy0lzM&#10;gZF+v1pQt+PvgVcl/1+g+gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAexuZwmQEAAIgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCwxidh3QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="007A309A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attested</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidR="008C558C" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8387A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D10CD" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7CC6" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22D49" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7CC6" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8387A" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7CC6" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00415EC0" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00A473DA" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F83A326" w14:textId="4E61205B" w:rsidR="009A7CC6" w:rsidRPr="00A17E9A" w:rsidRDefault="001E6772" w:rsidP="00415EC0">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35CDC" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">signature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of GLC </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7CC6" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trainee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00520A43" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7CC6" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35CDC" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1406D" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signature </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7CC6" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of Dgroup leader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5C3873" w14:textId="77777777" w:rsidR="00A50487" w:rsidRPr="00A17E9A" w:rsidRDefault="00A50487" w:rsidP="00C8387A">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8C2883" w14:textId="77777777" w:rsidR="003C459C" w:rsidRPr="00A17E9A" w:rsidRDefault="003C459C" w:rsidP="003C459C">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C70C25B" w14:textId="6F432A0B" w:rsidR="008D5A1C" w:rsidRDefault="00C25912" w:rsidP="00A50487">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1152" w:firstLine="1080"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6BAA" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>“The things which you have heard from me in the presence of many witnesses, entrust these to faithful men who will be able to teach others also.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 Timothy 2:2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2781F383" w14:textId="3F67B6D1" w:rsidR="008369F6" w:rsidRDefault="008369F6">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DD3BAF" w14:textId="77777777" w:rsidR="008369F6" w:rsidRPr="00A17E9A" w:rsidRDefault="008369F6" w:rsidP="00A50487">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1152" w:firstLine="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352600A2" w14:textId="71FE1061" w:rsidR="00D66A51" w:rsidRPr="00A17E9A" w:rsidRDefault="000D1E09" w:rsidP="005968C7">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="474E26B0" wp14:editId="7AE95F23">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15491E8F" wp14:editId="56EF41BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6350</wp:posOffset>
+                  <wp:posOffset>167640</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3076575" cy="381000"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:extent cx="3322320" cy="381000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3076575" cy="381000"/>
+                          <a:ext cx="3322320" cy="381000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1E3A942F" w14:textId="724D9457" w:rsidR="00284BC8" w:rsidRPr="007259F5" w:rsidRDefault="00284BC8" w:rsidP="00284BC8">
+                          <w:p w14:paraId="7FAD923E" w14:textId="74DF7835" w:rsidR="002D1118" w:rsidRPr="007259F5" w:rsidRDefault="002D1118" w:rsidP="002D1118">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="44"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="007259F5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>GLC LEVEL 2 SURVEY</w:t>
                             </w:r>
+                            <w:r w:rsidR="000D1E09">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> FORM</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="474E26B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="15491E8F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.5pt;width:242.25pt;height:30pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyEJNFQIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdO3YEy0HqNEWB&#10;9AEk/YA1RVlEKS5L0pbcr++ScmwjvQW9EFzucjg7O1ze9q1me+m8QlPy8SjnTBqBlTLbkv98fviw&#10;4MwHMBVoNLLkB+n57er9u2VnCznBBnUlHSMQ44vOlrwJwRZZ5kUjW/AjtNJQskbXQqDQbbPKQUfo&#10;rc4meX6ddegq61BI7+n0fkjyVcKvaynC97r2MjBdcuIW0urSuolrtlpCsXVgGyWONOANLFpQhh49&#10;Qd1DALZz6h+oVgmHHuswEthmWNdKyNQDdTPOX3Xz1ICVqRcSx9uTTP7/wYpv+yf7w7HQf8SeBpia&#10;8PYRxS/PDK4bMFt55y0JGbPnI+ewayRUxGUcVcw664sjWlTfFz7ibrqvWNHcYRcwYfe1a6NQ1Dqj&#10;B2kmh9McZB+YoMOrfH49m884E5S7WozzPA0qg+LltnU+fJbYsrgpuSN6CR32jz5ENlC8lMTHPGpV&#10;PSitUxC9JdfasT2QK0I/8H9VpQ3rSn4zm8wSsMF4PbmlVYEsq1Vb8gUxG7hBEcX4ZKpUEkDpYU9E&#10;tDmqEwUZpAn9pqfCqNIGqwPp5HCwJn0l2jTo/nDWkS1L7n/vwEnO9BdDWt+Mp9Po4xRMZ/MJBe4y&#10;s7nMgBEEVXIRHGdDsA7J/VEIg3c0lVolwc5cjmzJcEnH4+eIjr6MU9X5C6/+AgAA//8DAFBLAwQU&#10;AAYACAAAACEApDNnRdoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0UrDQBBF3wX/YRnBF7Gb&#10;1hpKzKaIIIIKra0fMMmOSXB3NmS3bfx7p0/6NMy9w71nyvXknTrSGPvABuazDBRxE2zPrYHP/fPt&#10;ClRMyBZdYDLwQxHW1eVFiYUNJ/6g4y61SkI4FmigS2kotI5NRx7jLAzE4n2F0WOSdWy1HfEk4d7p&#10;RZbl2mPP0tDhQE8dNd+7gz/3vm/f6oB3LzebuVts9Wu+H9CY66vp8QFUoin9HcMZX9ChEqY6HNhG&#10;5QzII0lUGWIuV8t7ULWBXARdlfo/ffULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJshC&#10;TRUCAAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;pDNnRdoAAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="black [3213]" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:13.2pt;width:261.6pt;height:30pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMaQJ+EwIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3acpM1acVbbbLeq&#10;tL1I237ABOMYFTMUSOz06zvgbBJt36q+IIYZDmfOHFa3Q6fZQTqv0FR8Osk5k0Zgrcyu4j++P7xZ&#10;cuYDmBo0Glnxo/T8dv361aq3pSywRV1LxwjE+LK3FW9DsGWWedHKDvwErTSUbNB1ECh0u6x20BN6&#10;p7Miz99mPbraOhTSezq9H5N8nfCbRorwtWm8DExXnLiFtLq0buOarVdQ7hzYVokTDfgHFh0oQ4+e&#10;oe4hANs79RdUp4RDj02YCOwybBolZOqBupnmL7p5asHK1AuJ4+1ZJv//YMWXw5P95lgY3uNAA0xN&#10;ePuI4qdnBjctmJ2885aEjNnLkXPYtxJq4jKNKma99eUJLarvSx9xt/1nrGnusA+YsIfGdVEoap3R&#10;gzST43kOcghM0OFsVhSzglKCcrPlNM/ToDIon29b58NHiR2Lm4o7opfQ4fDoQ2QD5XNJfMyjVvWD&#10;0joF0Vtyox07ALkiDCP/F1XasL7iN4tikYANxuvJLZ0KZFmtuoovidnIDcooxgdTp5IASo97IqLN&#10;SZ0oyChNGLYDFUaVtlgfSSeHozXpK9GmRfebs55sWXH/aw9OcqY/GdL6ZjqfRx+nYL54F1Vy15nt&#10;dQaMIKiKi+A4G4NNSO6PQhi8o6k0Kgl24XJiS4ZLOp4+R3T0dZyqLl94/QcAAP//AwBQSwMEFAAG&#10;AAgAAAAhADrJ9fvcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLw0AQhN8F/8Oxgi9iL71q&#10;KGkuRQQRVGht/QGb3DUJ3u2F3LWN/97tkz7OzjLzTbmevBMnO8Y+kIb5LANhqQmmp1bD1/7lfgki&#10;JiSDLpDV8GMjrKvrqxILE870aU+71AoOoVighi6loZAyNp31GGdhsMTeIYweE8uxlWbEM4d7J1WW&#10;5dJjT9zQ4WCfO9t8747+0vuxfa8DLl7vNnOntvIt3w+o9e3N9LQCkeyU/p7hgs/oUDFTHY5konAa&#10;eEjSoPIHEOw+qoUCUWtY8kFWpfyPX/0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATGkC&#10;fhMCAAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Osn1+9wAAAAGAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="black [3213]" stroked="f">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1E3A942F" w14:textId="724D9457" w:rsidR="00284BC8" w:rsidRPr="007259F5" w:rsidRDefault="00284BC8" w:rsidP="00284BC8">
+                    <w:p w14:paraId="7FAD923E" w14:textId="74DF7835" w:rsidR="002D1118" w:rsidRPr="007259F5" w:rsidRDefault="002D1118" w:rsidP="002D1118">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="44"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="007259F5">
                         <w:rPr>
                           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>GLC LEVEL 2 SURVEY</w:t>
                       </w:r>
+                      <w:r w:rsidR="000D1E09">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> FORM</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B15304" w14:textId="65F3C609" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="008D5A1C" w:rsidP="005D416E">
+    <w:p w14:paraId="3E363427" w14:textId="31324E99" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="007C5999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA6E407" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="007C5999">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CDDFA8" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PRINT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> your answers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7882FEC4" w14:textId="77777777" w:rsidR="00415EC0" w:rsidRDefault="00415EC0" w:rsidP="00415EC0">
+    <w:p w14:paraId="620A1110" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk516665714"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1A393CFB" w14:textId="7D2B3676" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+      <w:bookmarkStart w:id="5" w:name="_Hlk516665714"/>
+    </w:p>
+    <w:p w14:paraId="373D7545" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Name</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="20E536A9" w14:textId="2D398808" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+        <w:t xml:space="preserve">Name ______________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC8A578" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Last Name)</w:t>
       </w:r>
-      <w:r w:rsidR="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00415EC0">
+        <w:t>(First Name)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(First Name)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00415EC0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(M.I.)              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78695A9F" w14:textId="7DD54E0A" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+    <w:p w14:paraId="6B80B86B" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk516665722"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+      <w:bookmarkStart w:id="6" w:name="_Hlk516665722"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ministry Involvement (if any)</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="79AAA989" w14:textId="77777777" w:rsidR="00284BC8" w:rsidRPr="00415EC0" w:rsidRDefault="00284BC8" w:rsidP="005D416E">
+        <w:t>Ministry Involvement (if any) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="442FDA2E" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="678CA0C9" w14:textId="1919464D" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="005D416E">
+    <w:p w14:paraId="7AD1F38B" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please answer the following questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190129F2" w14:textId="784D4F43" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="005D416E">
+    <w:p w14:paraId="63791DB8" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BEA0620" w14:textId="7456EC3E" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+    <w:p w14:paraId="38761035" w14:textId="73814E0B" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Are you a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t>Are you a Dgroup Leader</w:t>
+      </w:r>
+      <w:r w:rsidR="008341FB" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Dgroup</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Leader?     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00520A43" w:rsidRPr="00415EC0">
+        <w:t xml:space="preserve">?     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes      </w:t>
       </w:r>
-      <w:r w:rsidR="00520A43" w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF9EE71" w14:textId="77777777" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00520A43">
+    <w:p w14:paraId="24589E77" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E3D1F6C" w14:textId="0F238A40" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+    <w:p w14:paraId="76C41391" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t xml:space="preserve">If Yes, when did you start? _______________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Yes</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:tab/>
+        <w:t>How many members are attending? ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2FA7CC" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, when did you start? _______________ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C520C5" w:rsidRPr="00415EC0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t>How many of your members are leading their own Dgroup? _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E451C31" w14:textId="2A827927" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="008341FB" w:rsidP="008341FB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>How many members are attending? ________</w:t>
-[...6 lines deleted...]
-        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="33410BDD" w14:textId="35A83780" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+        <w:t xml:space="preserve">*Please register your Dgroup using the CCF app. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5770E5" w14:textId="6B39B2F9" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How many </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> were you able to evangelize while taking GLC </w:t>
       </w:r>
-      <w:r w:rsidR="00E52A92" w:rsidRPr="00415EC0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Level </w:t>
       </w:r>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidR="00564775">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2? __</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00923421">
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00564775">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6170D960" w14:textId="77777777" w:rsidR="005D416E" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+        <w:t xml:space="preserve"> _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5192ED03" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41502BA4" w14:textId="48127688" w:rsidR="005D416E" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+    <w:p w14:paraId="0C9B748B" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Which GLC </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E52A92" w:rsidRPr="00415EC0">
+        <w:t>Which GLC Level 2 module did you like best? Why?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D2B3EA" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Level </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="14AA9FEA" w14:textId="54013F14" w:rsidR="0084395B" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00923421">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284CF36C" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk516665953"/>
-      <w:r w:rsidRPr="00415EC0">
+      <w:bookmarkStart w:id="7" w:name="_Hlk516665953"/>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00284BC8" w:rsidRPr="00415EC0">
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...66 lines deleted...]
-    <w:p w14:paraId="2659FE8B" w14:textId="77777777" w:rsidR="00284BC8" w:rsidRPr="00415EC0" w:rsidRDefault="00284BC8" w:rsidP="00284BC8">
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2340CA" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DAF4469" w14:textId="21ADBD43" w:rsidR="00415EC0" w:rsidRPr="008D5A1C" w:rsidRDefault="00E605A9" w:rsidP="00415EC0">
+    <w:p w14:paraId="027954F6" w14:textId="629E71D1" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="008341FB" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Can you share any highlights or remarkable experiences you had or as you apply your learnings </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00374A65">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1118" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in GLC Level 2 (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00277388" w:rsidRPr="00415EC0">
+        <w:t>hare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">i.e. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t xml:space="preserve"> 2-3</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1118" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>sharing the Gospel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00277388" w:rsidRPr="00415EC0">
+        <w:t xml:space="preserve"> highlights or remarkable experiences you had as you appl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24ED5" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t>ied</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1118" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> discipling etc</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00374A65">
+        <w:t xml:space="preserve"> your learnings in GLC Level 2 (i.e. sharing the Gospel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+        <w:t>starting a Dgroup</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24ED5" w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="012B0907" w14:textId="4EDDCD1D" w:rsidR="00284BC8" w:rsidRPr="00415EC0" w:rsidRDefault="005D416E" w:rsidP="00415EC0">
+        <w:t>, family life, Bible reading,</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1118" w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BD111A" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415EC0">
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____________________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00284BC8" w:rsidRPr="00415EC0">
+        <w:t>___________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1914CAEF" w14:textId="5ACCE017" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="008341FB">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk516666033"/>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>You may use the back portion in case you need more space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBA03FD" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>CCF Privacy Policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C19F7D" w14:textId="1733638F" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="008341FB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>Upon accomplishing this Life App Form, you agree and confirm that all information that you have provided herein has been given by you with your express and informed consent and may be handled by CCF in accordance with CCF’s Privacy Policy (https://www.ccf.org.ph/privacy-policy/), and should there be any concern with regard to the handling of your information, that you will first bring the same to the attention of CCF for proper remediation at privacy@ccf.org.ph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A88834D" w14:textId="5AF9806D" w:rsidR="008341FB" w:rsidRPr="00A17E9A" w:rsidRDefault="008341FB" w:rsidP="002D1118">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00415EC0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F104F8F" w14:textId="455A76B3" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00284BC8" w:rsidRPr="00415EC0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F5749" w:rsidRPr="00415EC0">
+        <w:t>_____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________________________________________________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00284BC8" w:rsidRPr="00415EC0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00415EC0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_______________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00923421" w:rsidRPr="00415EC0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tab/>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC8EFEC" w14:textId="77777777" w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidRDefault="002D1118" w:rsidP="002D1118">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>________________________________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
-          <w:i/>
-[...356 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tab/>
+        <w:t>Signature over Printed Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_______________________________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_________________________________</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:tab/>
+        <w:t xml:space="preserve">    Date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...339 lines deleted...]
-    <w:sectPr w:rsidR="00796813" w:rsidRPr="00415EC0" w:rsidSect="00C65B79">
+        <w:t>(mm/dd/yy)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:sectPr w:rsidR="002D1118" w:rsidRPr="00A17E9A" w:rsidSect="00C65B79">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46C4A63D" w14:textId="77777777" w:rsidR="000D778D" w:rsidRDefault="000D778D" w:rsidP="008E7E65">
+    <w:p w14:paraId="6E7BD20C" w14:textId="77777777" w:rsidR="00C43F76" w:rsidRDefault="00C43F76" w:rsidP="008E7E65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EA9CE0F" w14:textId="77777777" w:rsidR="000D778D" w:rsidRDefault="000D778D" w:rsidP="008E7E65">
+    <w:p w14:paraId="7720DA19" w14:textId="77777777" w:rsidR="00C43F76" w:rsidRDefault="00C43F76" w:rsidP="008E7E65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{FFD255EF-D6D4-474F-9279-DA5DF0EB8F75}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{85949948-C7DE-4297-982E-0B1B93D3CE6F}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B140C415-3D73-4015-9ED5-2EAF4D9E0421}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E03F9A0C-5C84-4626-9DD7-4D1DBC7E6E17}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{B6C539E5-63B0-4925-B91C-DD9604FB2AF9}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{4441B46D-9475-4D2C-9BB8-CF7415DE74B5}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{A22D3CF7-F87C-49F3-ADD9-FD59CEEB957D}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{9D8CCFE3-A015-4846-8CC6-FEFB7D20FE5E}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{7107D968-3832-4C17-85EE-9B0FB9919A2A}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId8" w:fontKey="{9CD365B8-204A-449A-A065-700BDA1F771C}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{EA798146-218B-483C-B7E4-AA1BC03E1B71}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{274332C1-A308-4282-B636-332AC3296EC7}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{1807312C-9752-48A4-BDB5-D7CA919634FF}"/>
   </w:font>
   <w:font w:name="Proxima Nova Rg">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000AF" w:usb1="5000E0FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019B" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="5000E0FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{D61F6B0E-B869-497E-A138-30611D08EA83}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{8C4DA65F-5F27-4BA3-9E32-21143ABA72DF}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{CDE4729D-3401-4943-8645-5E1B4065EA66}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:id w:val="419218032"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="5E537AB8" w14:textId="534800BE" w:rsidR="00C36BCE" w:rsidRPr="00CC6020" w:rsidRDefault="00C36BCE" w:rsidP="00C36BCE">
+      <w:p w14:paraId="5E537AB8" w14:textId="06D580ED" w:rsidR="00C36BCE" w:rsidRPr="00CC6020" w:rsidRDefault="00C36BCE" w:rsidP="00C36BCE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CC6020">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
         <w:r w:rsidRPr="00202DDA">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00202DDA">
@@ -6190,116 +10394,127 @@
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00202DDA">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00CC6020">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:r w:rsidR="00202DDA" w:rsidRPr="00202DDA">
+        <w:r w:rsidR="008C16B3">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6D7CD3E1" w14:textId="1481355A" w:rsidR="00B677DC" w:rsidRPr="00C36BCE" w:rsidRDefault="00C36BCE" w:rsidP="00C36BCE">
+  <w:p w14:paraId="6D7CD3E1" w14:textId="6582BF92" w:rsidR="00B677DC" w:rsidRPr="000D1E09" w:rsidRDefault="00C36BCE" w:rsidP="00C36BCE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00575230">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated as of </w:t>
     </w:r>
-    <w:r w:rsidR="00415EC0">
+    <w:r w:rsidR="00186E3E">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>May 0</w:t>
+      <w:t>April</w:t>
     </w:r>
-    <w:r w:rsidR="00202DDA">
+    <w:r w:rsidR="00865D55">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>, 2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00865D55">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D3F7864" w14:textId="77777777" w:rsidR="000D778D" w:rsidRDefault="000D778D" w:rsidP="008E7E65">
+    <w:p w14:paraId="4934B572" w14:textId="77777777" w:rsidR="00C43F76" w:rsidRDefault="00C43F76" w:rsidP="008E7E65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F41C639" w14:textId="77777777" w:rsidR="000D778D" w:rsidRDefault="000D778D" w:rsidP="008E7E65">
+    <w:p w14:paraId="562E56E1" w14:textId="77777777" w:rsidR="00C43F76" w:rsidRDefault="00C43F76" w:rsidP="008E7E65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="022D2018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72ACCE80"/>
     <w:lvl w:ilvl="0" w:tplc="06C28172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6652,50 +10867,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F4C00DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9ACE7898"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="107051D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EA6F98C"/>
     <w:lvl w:ilvl="0" w:tplc="3668C050">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6740,51 +11044,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16240EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9370A4C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6829,51 +11133,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B95AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAAE18E4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6918,51 +11222,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C6A4EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22DE1D64"/>
     <w:lvl w:ilvl="0" w:tplc="94A88C42">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7007,51 +11311,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E637199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6302C80"/>
     <w:lvl w:ilvl="0" w:tplc="B4DE3642">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7097,51 +11401,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E6823BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CE26152"/>
     <w:lvl w:ilvl="0" w:tplc="34090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7183,51 +11487,254 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F0777FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC2C386E"/>
+    <w:lvl w:ilvl="0" w:tplc="06C28172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC202A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2AAE73E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25E3363F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D0A4D54"/>
     <w:lvl w:ilvl="0" w:tplc="3409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7269,51 +11776,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25E753AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BB415D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7359,51 +11866,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6E6B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6905316"/>
     <w:lvl w:ilvl="0" w:tplc="3409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7445,51 +11952,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B6F743B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6AE884E"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7558,51 +12065,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CA85188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="533C774A"/>
     <w:lvl w:ilvl="0" w:tplc="0CE6556A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7647,51 +12154,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CAC7557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="491E68A4"/>
     <w:lvl w:ilvl="0" w:tplc="E3E6806C">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="61A2F558">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
@@ -7741,51 +12248,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3215027B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E9EDACC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7831,51 +12338,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="387C195A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FE04B6C"/>
+    <w:lvl w:ilvl="0" w:tplc="06C28172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1909" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2629" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3349" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="392B6881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EC8CDAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7944,82 +12564,82 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A340CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="685609C8"/>
+    <w:tmpl w:val="6B8AEAC2"/>
     <w:lvl w:ilvl="0" w:tplc="06C28172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="06C28172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8057,51 +12677,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B62604F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C12C744"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8146,51 +12766,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="416E500B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C58C2794"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8235,51 +12855,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47AE1C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7F2CCF6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -8324,51 +12944,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48187264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88325126"/>
     <w:lvl w:ilvl="0" w:tplc="D95073EC">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8414,51 +13034,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B44441F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F592984C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56A41699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02002B1C"/>
     <w:lvl w:ilvl="0" w:tplc="06C28172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8527,51 +13236,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE119D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAB6C9B2"/>
+    <w:lvl w:ilvl="0" w:tplc="06C28172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4D6615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D48E0F4"/>
     <w:lvl w:ilvl="0" w:tplc="28627DE0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8617,51 +13439,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D546F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CD63174"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8730,51 +13552,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64531991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E1C43DC"/>
     <w:lvl w:ilvl="0" w:tplc="56485F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8821,51 +13643,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="669B1F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B00A6E0"/>
     <w:lvl w:ilvl="0" w:tplc="193A29C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8910,51 +13732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="671F5AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B20BDB6"/>
     <w:lvl w:ilvl="0" w:tplc="34090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8996,51 +13818,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67BA0CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6E2CA40"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9109,51 +13931,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67DC2628"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="838C2778"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F224462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1396E148"/>
     <w:lvl w:ilvl="0" w:tplc="3D10F41A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9198,51 +14109,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72B14672"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2AAE73E"/>
+    <w:lvl w:ilvl="0" w:tplc="9506815C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="758A7B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48C07260"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9287,51 +14288,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779C7114"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3ED01000"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78647856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B40B326"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9401,538 +14491,642 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="567961758">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2048485548">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1837918659">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1229346572">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="150677369">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2114086846">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="781614235">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="606501062">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2111780033">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1075322705">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="847720991">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="448353206">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="606501062">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="13" w16cid:durableId="1398288275">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="112553116">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="310722144">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1451584968">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="745998338">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="745998338">
+  <w:num w:numId="18" w16cid:durableId="2100712591">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1000546950">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2100712591">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="20" w16cid:durableId="1241403121">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="673067683">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1638872730">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1823545189">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2587210">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="622157409">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="258216961">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2097049636">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2133745341">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="893275158">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1884826974">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2031182405">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="813983789">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="678504283">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="497188809">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1640843283">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="59792552">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1615593908">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2031182405">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="38" w16cid:durableId="1769810247">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="813983789">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="39" w16cid:durableId="1856339278">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="678504283">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="40" w16cid:durableId="1332678306">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="9261412">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="537278396">
+    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00476D22"/>
     <w:rsid w:val="00001165"/>
     <w:rsid w:val="0000516A"/>
     <w:rsid w:val="00006859"/>
     <w:rsid w:val="000127F3"/>
     <w:rsid w:val="00012F1F"/>
+    <w:rsid w:val="00015F7A"/>
+    <w:rsid w:val="00017061"/>
     <w:rsid w:val="000234DE"/>
     <w:rsid w:val="00045A58"/>
     <w:rsid w:val="00053ED3"/>
     <w:rsid w:val="00066134"/>
+    <w:rsid w:val="00067283"/>
     <w:rsid w:val="000855D8"/>
     <w:rsid w:val="00087CA9"/>
     <w:rsid w:val="0009094B"/>
     <w:rsid w:val="000920A7"/>
     <w:rsid w:val="00095713"/>
     <w:rsid w:val="00096416"/>
     <w:rsid w:val="000A2433"/>
     <w:rsid w:val="000A2981"/>
+    <w:rsid w:val="000A421B"/>
     <w:rsid w:val="000A52B7"/>
     <w:rsid w:val="000A783E"/>
     <w:rsid w:val="000B107F"/>
     <w:rsid w:val="000B33D4"/>
     <w:rsid w:val="000B5B77"/>
     <w:rsid w:val="000B6719"/>
+    <w:rsid w:val="000C0631"/>
     <w:rsid w:val="000C4407"/>
     <w:rsid w:val="000D02AD"/>
     <w:rsid w:val="000D1372"/>
+    <w:rsid w:val="000D1E09"/>
     <w:rsid w:val="000D2D54"/>
     <w:rsid w:val="000D778D"/>
+    <w:rsid w:val="000F1971"/>
     <w:rsid w:val="000F5749"/>
     <w:rsid w:val="001214F9"/>
     <w:rsid w:val="0012335F"/>
     <w:rsid w:val="00130DD9"/>
     <w:rsid w:val="001353D6"/>
     <w:rsid w:val="00143D58"/>
     <w:rsid w:val="00150739"/>
     <w:rsid w:val="00181576"/>
     <w:rsid w:val="001829B6"/>
+    <w:rsid w:val="00186E3E"/>
     <w:rsid w:val="00195B91"/>
+    <w:rsid w:val="001A4DE6"/>
     <w:rsid w:val="001B0FED"/>
     <w:rsid w:val="001C4934"/>
     <w:rsid w:val="001C71F1"/>
     <w:rsid w:val="001D2A94"/>
     <w:rsid w:val="001D2AFB"/>
     <w:rsid w:val="001E6772"/>
     <w:rsid w:val="001F0503"/>
+    <w:rsid w:val="001F3745"/>
     <w:rsid w:val="002025A3"/>
     <w:rsid w:val="00202DDA"/>
     <w:rsid w:val="00213659"/>
     <w:rsid w:val="00216FA4"/>
     <w:rsid w:val="00224FFF"/>
     <w:rsid w:val="00240A92"/>
+    <w:rsid w:val="0025185D"/>
+    <w:rsid w:val="00251FD8"/>
     <w:rsid w:val="0025571C"/>
     <w:rsid w:val="00256A92"/>
     <w:rsid w:val="00261D34"/>
     <w:rsid w:val="0027070C"/>
     <w:rsid w:val="00270CB7"/>
     <w:rsid w:val="00277388"/>
     <w:rsid w:val="00280F95"/>
     <w:rsid w:val="002820B8"/>
     <w:rsid w:val="00283B6B"/>
     <w:rsid w:val="00284BC8"/>
     <w:rsid w:val="00285636"/>
     <w:rsid w:val="0029104F"/>
     <w:rsid w:val="00291D3B"/>
     <w:rsid w:val="002A64C8"/>
     <w:rsid w:val="002A6C31"/>
+    <w:rsid w:val="002D1118"/>
+    <w:rsid w:val="002F101E"/>
+    <w:rsid w:val="002F37DB"/>
     <w:rsid w:val="002F5024"/>
     <w:rsid w:val="0030125F"/>
     <w:rsid w:val="0031029F"/>
     <w:rsid w:val="003121B4"/>
     <w:rsid w:val="00313A33"/>
     <w:rsid w:val="003229AB"/>
     <w:rsid w:val="003229E7"/>
     <w:rsid w:val="00332B2A"/>
     <w:rsid w:val="00334B12"/>
     <w:rsid w:val="0033679E"/>
     <w:rsid w:val="0033698A"/>
     <w:rsid w:val="003735E4"/>
     <w:rsid w:val="00374A65"/>
     <w:rsid w:val="003878A3"/>
     <w:rsid w:val="003C07D3"/>
     <w:rsid w:val="003C459C"/>
     <w:rsid w:val="003C4F07"/>
     <w:rsid w:val="003D4FA1"/>
     <w:rsid w:val="003D7B00"/>
     <w:rsid w:val="003F01C6"/>
     <w:rsid w:val="003F1FB9"/>
     <w:rsid w:val="003F2149"/>
     <w:rsid w:val="003F3C31"/>
     <w:rsid w:val="00401BB4"/>
     <w:rsid w:val="00405FF2"/>
     <w:rsid w:val="00415EC0"/>
     <w:rsid w:val="00420B75"/>
     <w:rsid w:val="00423E09"/>
     <w:rsid w:val="00424C25"/>
     <w:rsid w:val="004443F7"/>
     <w:rsid w:val="00446709"/>
     <w:rsid w:val="00447C7B"/>
     <w:rsid w:val="00457CCC"/>
     <w:rsid w:val="00465E80"/>
     <w:rsid w:val="00476D22"/>
     <w:rsid w:val="0047715E"/>
     <w:rsid w:val="004805CA"/>
+    <w:rsid w:val="00494428"/>
     <w:rsid w:val="00495DCB"/>
     <w:rsid w:val="00496DFB"/>
     <w:rsid w:val="004A6FB3"/>
     <w:rsid w:val="004A7F09"/>
     <w:rsid w:val="004B1695"/>
     <w:rsid w:val="004C458E"/>
     <w:rsid w:val="004D1BF2"/>
     <w:rsid w:val="004D2EDF"/>
     <w:rsid w:val="004E081E"/>
     <w:rsid w:val="004E135B"/>
     <w:rsid w:val="004F011E"/>
     <w:rsid w:val="004F7C9D"/>
     <w:rsid w:val="005002C4"/>
     <w:rsid w:val="00500D1A"/>
     <w:rsid w:val="00503615"/>
     <w:rsid w:val="00506AD7"/>
+    <w:rsid w:val="00506C70"/>
     <w:rsid w:val="00517E91"/>
     <w:rsid w:val="00520A43"/>
     <w:rsid w:val="00522C7A"/>
     <w:rsid w:val="00526B3A"/>
     <w:rsid w:val="00527A33"/>
     <w:rsid w:val="00542BAF"/>
+    <w:rsid w:val="00561ACE"/>
+    <w:rsid w:val="00564775"/>
     <w:rsid w:val="0057230F"/>
+    <w:rsid w:val="00575BEE"/>
+    <w:rsid w:val="00584F9F"/>
     <w:rsid w:val="0059361D"/>
     <w:rsid w:val="00595F08"/>
+    <w:rsid w:val="005968C7"/>
+    <w:rsid w:val="005A5DB6"/>
     <w:rsid w:val="005B20D8"/>
     <w:rsid w:val="005B2104"/>
     <w:rsid w:val="005C1727"/>
     <w:rsid w:val="005C4625"/>
     <w:rsid w:val="005C5C5B"/>
     <w:rsid w:val="005D416E"/>
     <w:rsid w:val="005F2582"/>
     <w:rsid w:val="005F4D7B"/>
+    <w:rsid w:val="00604E26"/>
+    <w:rsid w:val="00606A72"/>
+    <w:rsid w:val="006212BB"/>
     <w:rsid w:val="00624163"/>
     <w:rsid w:val="0064393C"/>
     <w:rsid w:val="00656F01"/>
     <w:rsid w:val="00664064"/>
     <w:rsid w:val="00667F26"/>
     <w:rsid w:val="006718E3"/>
     <w:rsid w:val="00675EF0"/>
     <w:rsid w:val="006A1446"/>
     <w:rsid w:val="006A693F"/>
     <w:rsid w:val="006D3DC5"/>
     <w:rsid w:val="006D780F"/>
     <w:rsid w:val="006D78A1"/>
     <w:rsid w:val="00704FA4"/>
     <w:rsid w:val="00722453"/>
     <w:rsid w:val="00724FD1"/>
     <w:rsid w:val="007259F5"/>
     <w:rsid w:val="007268E1"/>
     <w:rsid w:val="00732173"/>
     <w:rsid w:val="00733661"/>
     <w:rsid w:val="0074110D"/>
+    <w:rsid w:val="00742F9E"/>
     <w:rsid w:val="007448C7"/>
     <w:rsid w:val="00745EE4"/>
+    <w:rsid w:val="00754B35"/>
     <w:rsid w:val="0076068F"/>
     <w:rsid w:val="007672A9"/>
     <w:rsid w:val="00774B20"/>
     <w:rsid w:val="007813B4"/>
     <w:rsid w:val="00785B4B"/>
     <w:rsid w:val="00785B5B"/>
     <w:rsid w:val="00793444"/>
     <w:rsid w:val="00796813"/>
     <w:rsid w:val="007A134E"/>
     <w:rsid w:val="007A309A"/>
     <w:rsid w:val="007A3415"/>
     <w:rsid w:val="007A4CAE"/>
     <w:rsid w:val="007B121C"/>
     <w:rsid w:val="007B151D"/>
     <w:rsid w:val="007B2E8C"/>
     <w:rsid w:val="007C0487"/>
     <w:rsid w:val="007C4AD3"/>
+    <w:rsid w:val="007C5999"/>
     <w:rsid w:val="007D43CF"/>
     <w:rsid w:val="007F01C9"/>
     <w:rsid w:val="007F4EE3"/>
     <w:rsid w:val="008070EC"/>
     <w:rsid w:val="00814A0F"/>
     <w:rsid w:val="00830EDB"/>
+    <w:rsid w:val="008341FB"/>
+    <w:rsid w:val="008369F6"/>
     <w:rsid w:val="00836B63"/>
     <w:rsid w:val="0084395B"/>
     <w:rsid w:val="008510D3"/>
     <w:rsid w:val="00852673"/>
     <w:rsid w:val="008620D6"/>
+    <w:rsid w:val="00865C04"/>
+    <w:rsid w:val="00865D55"/>
     <w:rsid w:val="00865D61"/>
     <w:rsid w:val="00870561"/>
     <w:rsid w:val="00891803"/>
     <w:rsid w:val="008922DA"/>
     <w:rsid w:val="00892A68"/>
     <w:rsid w:val="008A39FD"/>
     <w:rsid w:val="008B142D"/>
     <w:rsid w:val="008B1DC0"/>
     <w:rsid w:val="008B487C"/>
     <w:rsid w:val="008C04FD"/>
     <w:rsid w:val="008C1342"/>
+    <w:rsid w:val="008C16B3"/>
     <w:rsid w:val="008C3152"/>
     <w:rsid w:val="008C558C"/>
     <w:rsid w:val="008D10CD"/>
     <w:rsid w:val="008D2C41"/>
     <w:rsid w:val="008D5A1C"/>
     <w:rsid w:val="008E6106"/>
     <w:rsid w:val="008E7E65"/>
     <w:rsid w:val="008F7AE9"/>
     <w:rsid w:val="0090379C"/>
+    <w:rsid w:val="009072D1"/>
     <w:rsid w:val="00923421"/>
     <w:rsid w:val="00927B72"/>
     <w:rsid w:val="009347FD"/>
+    <w:rsid w:val="00940690"/>
     <w:rsid w:val="0094589E"/>
     <w:rsid w:val="0096402B"/>
     <w:rsid w:val="009807B9"/>
     <w:rsid w:val="00986294"/>
+    <w:rsid w:val="00986643"/>
     <w:rsid w:val="00997654"/>
+    <w:rsid w:val="009A004B"/>
     <w:rsid w:val="009A7CC6"/>
     <w:rsid w:val="009C01C5"/>
     <w:rsid w:val="009C2F37"/>
+    <w:rsid w:val="009C407B"/>
+    <w:rsid w:val="009C50C3"/>
     <w:rsid w:val="009D1674"/>
     <w:rsid w:val="009D4031"/>
+    <w:rsid w:val="009D4B44"/>
     <w:rsid w:val="009D6BAA"/>
+    <w:rsid w:val="009E716E"/>
     <w:rsid w:val="009F0120"/>
+    <w:rsid w:val="00A1000D"/>
     <w:rsid w:val="00A10BEA"/>
+    <w:rsid w:val="00A17E9A"/>
     <w:rsid w:val="00A225CF"/>
     <w:rsid w:val="00A32803"/>
     <w:rsid w:val="00A35CDC"/>
     <w:rsid w:val="00A473DA"/>
     <w:rsid w:val="00A50487"/>
     <w:rsid w:val="00A57618"/>
     <w:rsid w:val="00A625AF"/>
     <w:rsid w:val="00A7546F"/>
     <w:rsid w:val="00A758EA"/>
     <w:rsid w:val="00A76064"/>
     <w:rsid w:val="00A91413"/>
     <w:rsid w:val="00A965E9"/>
     <w:rsid w:val="00AD4278"/>
     <w:rsid w:val="00AD6DE9"/>
     <w:rsid w:val="00AD77DC"/>
     <w:rsid w:val="00AE4D46"/>
     <w:rsid w:val="00AF6BC9"/>
     <w:rsid w:val="00B03DBD"/>
     <w:rsid w:val="00B13DF9"/>
+    <w:rsid w:val="00B315E2"/>
+    <w:rsid w:val="00B366B5"/>
     <w:rsid w:val="00B4006A"/>
     <w:rsid w:val="00B40406"/>
     <w:rsid w:val="00B42BBD"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B543FF"/>
     <w:rsid w:val="00B579CB"/>
+    <w:rsid w:val="00B62BC1"/>
     <w:rsid w:val="00B65B5B"/>
     <w:rsid w:val="00B677DC"/>
     <w:rsid w:val="00B80730"/>
+    <w:rsid w:val="00B83730"/>
+    <w:rsid w:val="00B926F3"/>
     <w:rsid w:val="00BB47DF"/>
     <w:rsid w:val="00BD0414"/>
     <w:rsid w:val="00BD460C"/>
     <w:rsid w:val="00BD75F5"/>
     <w:rsid w:val="00BE1158"/>
     <w:rsid w:val="00BF09E6"/>
     <w:rsid w:val="00BF20A3"/>
+    <w:rsid w:val="00BF590D"/>
     <w:rsid w:val="00BF75A3"/>
     <w:rsid w:val="00C04004"/>
+    <w:rsid w:val="00C0448E"/>
     <w:rsid w:val="00C165F3"/>
     <w:rsid w:val="00C22D49"/>
+    <w:rsid w:val="00C24ED5"/>
     <w:rsid w:val="00C25912"/>
     <w:rsid w:val="00C36BCE"/>
     <w:rsid w:val="00C43734"/>
+    <w:rsid w:val="00C43F76"/>
     <w:rsid w:val="00C520C5"/>
     <w:rsid w:val="00C529B7"/>
+    <w:rsid w:val="00C60F6D"/>
     <w:rsid w:val="00C647A6"/>
     <w:rsid w:val="00C65B79"/>
     <w:rsid w:val="00C7287E"/>
+    <w:rsid w:val="00C72BEA"/>
     <w:rsid w:val="00C8387A"/>
     <w:rsid w:val="00CA144A"/>
+    <w:rsid w:val="00CA5081"/>
     <w:rsid w:val="00CA5287"/>
     <w:rsid w:val="00CA5E0C"/>
     <w:rsid w:val="00CB0780"/>
     <w:rsid w:val="00CB2815"/>
     <w:rsid w:val="00CB3D56"/>
+    <w:rsid w:val="00CB5B73"/>
     <w:rsid w:val="00CD37AD"/>
+    <w:rsid w:val="00CD5920"/>
     <w:rsid w:val="00CE2D2C"/>
     <w:rsid w:val="00CE2FEA"/>
     <w:rsid w:val="00CE4CAB"/>
     <w:rsid w:val="00CF3717"/>
     <w:rsid w:val="00D16ABC"/>
+    <w:rsid w:val="00D20ECE"/>
+    <w:rsid w:val="00D3417C"/>
     <w:rsid w:val="00D52633"/>
     <w:rsid w:val="00D538AF"/>
+    <w:rsid w:val="00D66A51"/>
     <w:rsid w:val="00D67216"/>
+    <w:rsid w:val="00D7005E"/>
+    <w:rsid w:val="00D74AC2"/>
     <w:rsid w:val="00D84A0F"/>
+    <w:rsid w:val="00D85191"/>
     <w:rsid w:val="00D870D8"/>
     <w:rsid w:val="00DA1799"/>
+    <w:rsid w:val="00DC1728"/>
+    <w:rsid w:val="00DC256E"/>
     <w:rsid w:val="00DC4F5B"/>
     <w:rsid w:val="00DC5DB3"/>
     <w:rsid w:val="00DD3877"/>
     <w:rsid w:val="00DD7268"/>
     <w:rsid w:val="00DF412F"/>
+    <w:rsid w:val="00DF4724"/>
     <w:rsid w:val="00E137D7"/>
+    <w:rsid w:val="00E13F88"/>
     <w:rsid w:val="00E3316D"/>
     <w:rsid w:val="00E34C2C"/>
     <w:rsid w:val="00E3532F"/>
+    <w:rsid w:val="00E36B8B"/>
     <w:rsid w:val="00E42DBE"/>
     <w:rsid w:val="00E52A92"/>
     <w:rsid w:val="00E564B5"/>
     <w:rsid w:val="00E605A9"/>
     <w:rsid w:val="00E61348"/>
     <w:rsid w:val="00E954F5"/>
     <w:rsid w:val="00EA2D37"/>
     <w:rsid w:val="00EB5D8F"/>
+    <w:rsid w:val="00EC2532"/>
     <w:rsid w:val="00ED0812"/>
+    <w:rsid w:val="00ED291F"/>
     <w:rsid w:val="00ED473C"/>
     <w:rsid w:val="00ED7F6B"/>
     <w:rsid w:val="00EE2327"/>
     <w:rsid w:val="00EE412B"/>
     <w:rsid w:val="00EE6334"/>
     <w:rsid w:val="00EF2ABE"/>
     <w:rsid w:val="00F007B0"/>
     <w:rsid w:val="00F017FB"/>
     <w:rsid w:val="00F032ED"/>
     <w:rsid w:val="00F1406D"/>
     <w:rsid w:val="00F26A68"/>
+    <w:rsid w:val="00F30DBC"/>
+    <w:rsid w:val="00F35AD7"/>
     <w:rsid w:val="00F3608E"/>
     <w:rsid w:val="00F40924"/>
     <w:rsid w:val="00F41988"/>
     <w:rsid w:val="00F42190"/>
+    <w:rsid w:val="00F45EF8"/>
     <w:rsid w:val="00F46890"/>
     <w:rsid w:val="00F671F6"/>
     <w:rsid w:val="00F73A90"/>
     <w:rsid w:val="00F77046"/>
     <w:rsid w:val="00F9655C"/>
+    <w:rsid w:val="00FA5499"/>
     <w:rsid w:val="00FB5FDA"/>
+    <w:rsid w:val="00FD3A4F"/>
+    <w:rsid w:val="00FD700D"/>
     <w:rsid w:val="00FE15C8"/>
     <w:rsid w:val="00FE743D"/>
     <w:rsid w:val="00FF0A3C"/>
     <w:rsid w:val="00FF6ADE"/>
     <w:rsid w:val="00FF7F27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="23F5E100"/>
-  <w15:docId w15:val="{F7FC2DDE-6B51-483D-80B3-111D52DD2FA3}"/>
+  <w15:docId w15:val="{7AC6CBB0-242B-4094-AD48-8C5E5C4EF2A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10450,50 +15644,51 @@
     <w:rsid w:val="008E7E65"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007C4AD3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTable41">
     <w:name w:val="Plain Table 41"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="007C4AD3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A625AF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="005D416E"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:szCs w:val="20"/>
@@ -10545,82 +15740,125 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E135B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E135B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00015F7A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumGrid210">
+    <w:name w:val="Medium Grid 210"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005968C7"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C0448E"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="en-PH"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="166789504">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glc.ccf.org.ph/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glc.ccf.org.ph/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10887,50 +16125,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e86844e9-35b1-4c32-932c-e36fed268281">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a685d087-04fa-40c0-ac03-3f184e4bb3fa" xsi:nil="true"/>
+    <Remarks xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <Actiontaken xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <ReviewedBy xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <AppliedforGrad_x003f_ xmlns="e86844e9-35b1-4c32-932c-e36fed268281">true</AppliedforGrad_x003f_>
+    <Reviewed xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <LifeAppStatus xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010032171A03C9DB1946ABE8C3F8F217999B" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c09e7bc74e2fa8e1f9332eda33e15ab">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e86844e9-35b1-4c32-932c-e36fed268281" xmlns:ns3="a685d087-04fa-40c0-ac03-3f184e4bb3fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1850e91b6260e8fe95c4f14a43c45b99" ns2:_="" ns3:_="">
     <xsd:import namespace="e86844e9-35b1-4c32-932c-e36fed268281"/>
     <xsd:import namespace="a685d087-04fa-40c0-ac03-3f184e4bb3fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:ReviewedBy" minOccurs="0"/>
@@ -11186,144 +16441,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52F75250-0DB4-4206-962B-0CDEA524EC8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e86844e9-35b1-4c32-932c-e36fed268281"/>
+    <ds:schemaRef ds:uri="a685d087-04fa-40c0-ac03-3f184e4bb3fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF77E732-564C-421B-9E84-D507E593A761}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e86844e9-35b1-4c32-932c-e36fed268281"/>
     <ds:schemaRef ds:uri="a685d087-04fa-40c0-ac03-3f184e4bb3fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA958A34-CCDF-400E-AD8E-F1E5851FA238}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7747</Characters>
+  <Pages>7</Pages>
+  <Words>1681</Words>
+  <Characters>9582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9088</CharactersWithSpaces>
+  <CharactersWithSpaces>11241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>2752569</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://glc.ccf.org.ph/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128823</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -11346,41 +16584,45 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://smallgroups.ccf.org.ph/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Aaron Reyes</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032171A03C9DB1946ABE8C3F8F217999B</vt:lpwstr>
   </property>
 </Properties>
 </file>