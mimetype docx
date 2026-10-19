--- v1 (2026-08-18)
+++ v2 (2026-10-19)
@@ -1,100 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A04CFE8" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67329D8B" wp14:editId="0E1DE1FD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67329D8B" wp14:editId="5767FA06">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4324985</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1270</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1589405" cy="506730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 3" descr="A black and blue logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 3" descr="A black and blue logo&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1589405" cy="506730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
@@ -3119,61 +3115,72 @@
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BA418B5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
             <w:pPr>
               <w:pStyle w:val="MediumGrid210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="244FA23E" w14:textId="77777777" w:rsidR="00556705" w:rsidRDefault="00556705" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid210"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BB6EC19" w14:textId="77777777" w:rsidR="00F6180B" w:rsidRDefault="00F6180B" w:rsidP="008C0D7F">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+    <w:p w14:paraId="7C46F0B1" w14:textId="77777777" w:rsidR="00DF2FF8" w:rsidRDefault="00DF2FF8">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F28EB28" w14:textId="1BC550BC" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F28EB28" w14:textId="18A13A51" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid210"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00390843">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PART 2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00390843">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">TO BE ACCOMPLISHED AFTER THE </w:t>
       </w:r>
@@ -3836,94 +3843,120 @@
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B8BE1AF" w14:textId="77777777" w:rsidR="00B65E76" w:rsidRDefault="00B65E76" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid210"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="317F81F3" w14:textId="505DD642" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+    <w:p w14:paraId="7096A949" w14:textId="77777777" w:rsidR="000D74C8" w:rsidRDefault="000D74C8">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317F81F3" w14:textId="27793944" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid210"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3840D893" wp14:editId="208AF676">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3840D893" wp14:editId="488CAA24">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4651864</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-23544</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1589405" cy="506730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 1" descr="Text, logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1" descr="Text, logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1589405" cy="506730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
@@ -4727,70 +4760,70 @@
       <w:r w:rsidRPr="00070909">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>LifeApp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00070909">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form, you agree and confirm that all information that you provided</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> herein has been given by you with your express and informed consent and may be handled by CCF in accordance with CCF’s Privacy Policy (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00324AAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://ww.ccf.org.ph/privacy-policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">), and should there be any concern with regard to the handling of your information, that you will first bring the same to the attention of CCF for proper remediation at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00324AAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>privacy@ccf.org.ph</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AA5700" w14:textId="77777777" w:rsidR="00BF5EEF" w:rsidRDefault="00BF5EEF" w:rsidP="008C0D7F"/>
     <w:p w14:paraId="018AA119" w14:textId="2F9886CE" w:rsidR="00205162" w:rsidRDefault="00205162" w:rsidP="008C0D7F">
       <w:r>
         <w:t>___________________________________________</w:t>
       </w:r>
       <w:r>
@@ -4851,74 +4884,74 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Date (mm/dd/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00205162">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>yy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00205162">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00205162" w:rsidRPr="00205162">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B7B9C47" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+    <w:p w14:paraId="657CE928" w14:textId="77777777" w:rsidR="00BA59CA" w:rsidRDefault="00BA59CA" w:rsidP="000C3CD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="164A61FF" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+    <w:p w14:paraId="7BFBAD18" w14:textId="77777777" w:rsidR="00BA59CA" w:rsidRDefault="00BA59CA" w:rsidP="000C3CD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -5047,61 +5080,61 @@
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2839C147" w14:textId="77777777" w:rsidR="000C3CD3" w:rsidRDefault="000C3CD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="521C8C72" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+    <w:p w14:paraId="5208C999" w14:textId="77777777" w:rsidR="00BA59CA" w:rsidRDefault="00BA59CA" w:rsidP="000C3CD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="663C0E06" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+    <w:p w14:paraId="2591BEA5" w14:textId="77777777" w:rsidR="00BA59CA" w:rsidRDefault="00BA59CA" w:rsidP="000C3CD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A0E7A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A83CB5FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -6174,154 +6207,156 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="488986864">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1017386427">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="392193064">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="587464743">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1820729697">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2037925905">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C0D7F"/>
     <w:rsid w:val="00004606"/>
-    <w:rsid w:val="00006E41"/>
     <w:rsid w:val="00034158"/>
     <w:rsid w:val="000403EC"/>
     <w:rsid w:val="00051A0D"/>
     <w:rsid w:val="000856FC"/>
     <w:rsid w:val="00093EDE"/>
     <w:rsid w:val="000C3CD3"/>
+    <w:rsid w:val="000D74C8"/>
     <w:rsid w:val="001936D7"/>
     <w:rsid w:val="0019702A"/>
     <w:rsid w:val="001B18D7"/>
     <w:rsid w:val="00205162"/>
     <w:rsid w:val="00213C00"/>
     <w:rsid w:val="00245872"/>
     <w:rsid w:val="00260A67"/>
     <w:rsid w:val="002F6926"/>
     <w:rsid w:val="00326152"/>
     <w:rsid w:val="00361CFA"/>
     <w:rsid w:val="00366B08"/>
     <w:rsid w:val="00395A35"/>
+    <w:rsid w:val="003A0AC9"/>
     <w:rsid w:val="003C6D0C"/>
     <w:rsid w:val="00417B8A"/>
     <w:rsid w:val="005039CD"/>
     <w:rsid w:val="00522800"/>
     <w:rsid w:val="00525838"/>
     <w:rsid w:val="00556705"/>
     <w:rsid w:val="006033CA"/>
     <w:rsid w:val="00662A20"/>
     <w:rsid w:val="0068383F"/>
     <w:rsid w:val="00686BD7"/>
     <w:rsid w:val="006C4C74"/>
     <w:rsid w:val="006E15DB"/>
     <w:rsid w:val="006F5027"/>
     <w:rsid w:val="00703335"/>
     <w:rsid w:val="00746D73"/>
     <w:rsid w:val="00783DA8"/>
     <w:rsid w:val="00793FC8"/>
     <w:rsid w:val="007A4085"/>
     <w:rsid w:val="007B029D"/>
     <w:rsid w:val="007D2132"/>
     <w:rsid w:val="007E32F0"/>
     <w:rsid w:val="007F441C"/>
     <w:rsid w:val="0082469C"/>
-    <w:rsid w:val="0084399F"/>
     <w:rsid w:val="00874435"/>
     <w:rsid w:val="008B77CA"/>
     <w:rsid w:val="008C0D7F"/>
     <w:rsid w:val="008D5130"/>
     <w:rsid w:val="008E3F87"/>
     <w:rsid w:val="00913BDE"/>
+    <w:rsid w:val="009B076C"/>
     <w:rsid w:val="009F3D19"/>
     <w:rsid w:val="00A10096"/>
     <w:rsid w:val="00A24969"/>
     <w:rsid w:val="00A65AA2"/>
     <w:rsid w:val="00A76671"/>
     <w:rsid w:val="00A87160"/>
     <w:rsid w:val="00AD2EDD"/>
     <w:rsid w:val="00AD2FBE"/>
     <w:rsid w:val="00B10DCF"/>
     <w:rsid w:val="00B31646"/>
     <w:rsid w:val="00B459F3"/>
     <w:rsid w:val="00B65E76"/>
+    <w:rsid w:val="00BA59CA"/>
     <w:rsid w:val="00BC28F7"/>
     <w:rsid w:val="00BF5EEF"/>
     <w:rsid w:val="00CF082D"/>
     <w:rsid w:val="00D01A4F"/>
     <w:rsid w:val="00D9540C"/>
     <w:rsid w:val="00DA6878"/>
     <w:rsid w:val="00DD7E28"/>
     <w:rsid w:val="00DD7FF6"/>
+    <w:rsid w:val="00DF2FF8"/>
     <w:rsid w:val="00DF762F"/>
     <w:rsid w:val="00E04491"/>
     <w:rsid w:val="00E06F34"/>
     <w:rsid w:val="00E33B4A"/>
     <w:rsid w:val="00E76456"/>
     <w:rsid w:val="00E806DA"/>
     <w:rsid w:val="00EA3810"/>
     <w:rsid w:val="00EF22C9"/>
     <w:rsid w:val="00EF6CBB"/>
     <w:rsid w:val="00F157E3"/>
     <w:rsid w:val="00F55E5D"/>
-    <w:rsid w:val="00F6180B"/>
     <w:rsid w:val="00FA04F8"/>
     <w:rsid w:val="00FC08E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7539,51 +7574,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B31646"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@ccf.org.ph" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ww.ccf.org.ph/privacy-policy/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@ccf.org.ph" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ww.ccf.org.ph/privacy-policy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7861,474 +7896,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...307 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5913D0C-EB9D-42B8-AB2B-EBA6A84FBF2C}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BB322E0-2CCA-49DC-8ACA-84D7A41763CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>852</Words>
-  <Characters>6941</Characters>
+  <Words>1203</Words>
+  <Characters>6859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>240</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7824</CharactersWithSpaces>
+  <CharactersWithSpaces>8046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Therese Bradford</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>