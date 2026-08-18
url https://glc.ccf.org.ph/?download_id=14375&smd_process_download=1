--- v0 (2025-11-09)
+++ v1 (2026-08-18)
@@ -1,6127 +1,5210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FA9F699" w14:textId="511B2BCD" w:rsidR="0052437F" w:rsidRPr="0075407C" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+    <w:p w14:paraId="4A04CFE8" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00CF4BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F667DC5" wp14:editId="2BEF798B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67329D8B" wp14:editId="0E1DE1FD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4324985</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1270</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1589405" cy="506730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 3" descr="A black and blue logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 3" descr="A black and blue logo&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1589405" cy="506730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="44"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="08617F63" w14:textId="510BE9F5" w:rsidR="0052437F" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+        </w:rPr>
+        <w:t>Life App Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A8E32E" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075407C">
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
-          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>FOR SUBMISSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FF4861" w14:textId="77777777" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+    <w:p w14:paraId="2B2024C5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C36BCE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Congratulations! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09886C6F" w14:textId="77777777" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+    <w:p w14:paraId="0B2F50DE" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="51B4A4D5" w14:textId="3BB4B551" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313E0A13" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C36BCE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="1A24564C" w14:textId="10B06EB1" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+        </w:rPr>
+        <w:t>You are now a few steps from completing GLC3 Lead Training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341541EF" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C36BCE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="7F0F700E" w14:textId="77777777" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+        </w:rPr>
+        <w:t>To join the GLC Graduation, please check if you have fulfilled the requirements below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8F4F28" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1AD9FF96" w14:textId="4C387CB5" w:rsidR="009E6573" w:rsidRPr="009E6573" w:rsidRDefault="009E6573" w:rsidP="009E6573">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADC897F" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A82F85">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="673D6960" w14:textId="77777777" w:rsidR="009E6573" w:rsidRPr="009E6573" w:rsidRDefault="009E6573" w:rsidP="009E6573">
+        </w:rPr>
+        <w:t>Completed GLC Level 2 requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0993B06C" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A82F85">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="0052437F" w:rsidRPr="009E6573">
+        </w:rPr>
+        <w:t xml:space="preserve">Completed all sessions of Books 9 to 12 (or its equivalent) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4AD01C" w14:textId="35E68307" w:rsidR="0052437F" w:rsidRPr="009E6573" w:rsidRDefault="0052437F" w:rsidP="009E6573">
+    <w:p w14:paraId="01E3C634" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009E6573">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(check which format)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671E81EF" w14:textId="77777777" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+    <w:p w14:paraId="1A375764" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk73539084"/>
-      <w:r w:rsidRPr="00C36BCE">
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Face-to face / Large Group Class</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="186B9DC5" w14:textId="77777777" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+    <w:p w14:paraId="58204808" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C36BCE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>GLC Zoom Class</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73905047" w14:textId="77777777" w:rsidR="0052437F" w:rsidRPr="00C36BCE" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+    <w:p w14:paraId="69784E4B" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk196819008"/>
-      <w:r w:rsidRPr="00C36BCE">
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">GLC E-Learning </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C36BCE">
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...24 lines deleted...]
-        <w:t>)</w:t>
+        </w:rPr>
+        <w:t>(formerly GLC Online / Self-paced Learning)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="0264991A" w14:textId="77777777" w:rsidR="0052437F" w:rsidRPr="00A82F85" w:rsidRDefault="0052437F" w:rsidP="0052437F">
+    <w:p w14:paraId="476088F5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="000856FC" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C36BCE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C36BCE">
+        </w:rPr>
+        <w:t xml:space="preserve">GLC in DGroups </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">(Dgroup leader to use the GLC in </w:t>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C36BCE">
+        </w:rPr>
+        <w:t>with verification form from Dgroup leader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4AE67663" w14:textId="6B06CB54" w:rsidR="009E6573" w:rsidRPr="009E6573" w:rsidRDefault="009E6573" w:rsidP="009E6573">
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD512A6" w14:textId="20AB093C" w:rsidR="000856FC" w:rsidRPr="00AD2EDD" w:rsidRDefault="000856FC" w:rsidP="000856FC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2EDD">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="38D9E52D" w14:textId="637396C5" w:rsidR="000C5BF8" w:rsidRDefault="009E6573" w:rsidP="000C5BF8">
+        </w:rPr>
+        <w:t>A Dgroup Leader with one Timothy, discipling 2 members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D73068E" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6639">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
-          <w:noProof/>
-[...6 lines deleted...]
-    <w:p w14:paraId="09B2684D" w14:textId="77777777" w:rsidR="00BE40DC" w:rsidRPr="006C7A80" w:rsidRDefault="00BE40DC" w:rsidP="00BE40DC">
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>LifeApp Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (signed and attested by your D12 Leader)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CF507A" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="001467F7" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001467F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>GLC Level 3 Survey Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4F1875" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6357FAA7" w14:textId="7CBA0C1D" w:rsidR="00BE40DC" w:rsidRDefault="00BE40DC" w:rsidP="00BE40DC">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116A2CEE" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
-          <w:noProof/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005236BF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>GLC3 LEAD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aligns with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Acts 1:8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thrust, where ministry flows outward from one’s Jerusalem, Judea, Samaria, and to the “remotest part of the earth”. As a trainee, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">your goal is to intentionally  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005236BF">
+        </w:rPr>
+        <w:t xml:space="preserve">identify, develop, and mentor a Timothy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>so that they eventually lead their own Dgroup.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF4BBA">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...31 lines deleted...]
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DC6846" w14:textId="77777777" w:rsidR="005236BF" w:rsidRPr="005236BF" w:rsidRDefault="005236BF" w:rsidP="00BE40DC">
+    <w:p w14:paraId="314A5392" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid21"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B74C8DB" w14:textId="3F993595" w:rsidR="008C0D7F" w:rsidRPr="00DD2AD3" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the church seeks to reach </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 million people in 5 years, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005039CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Dgroup Project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2132">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Campaign </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>is included in your LifeApp. This activity helps your Timothy</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/ies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grow the number of people he or she is discipling, supporting the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each One – Raise Four </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">vision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4A319C" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid21"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9887" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6277"/>
         <w:gridCol w:w="3610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0878" w:rsidRPr="000D1372" w14:paraId="0DAD6589" w14:textId="77777777" w:rsidTr="00C607C7">
+      <w:tr w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w14:paraId="4ACFC945" w14:textId="77777777" w:rsidTr="00B62912">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9887" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41D46ED9" w14:textId="32A1BAB6" w:rsidR="004A0878" w:rsidRPr="00732173" w:rsidRDefault="004A0878" w:rsidP="00013E7D">
+          <w:p w14:paraId="2B5DDC0E" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00CF4BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0878" w:rsidRPr="000D1372" w14:paraId="19E1C01F" w14:textId="77777777" w:rsidTr="004A0878">
+      <w:tr w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w14:paraId="529633A1" w14:textId="77777777" w:rsidTr="00B62912">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD4B035" w14:textId="53FA6122" w:rsidR="004A0878" w:rsidRPr="00732173" w:rsidRDefault="004A0878" w:rsidP="00013E7D">
+          <w:p w14:paraId="20694126" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF4BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">GLC Trainee No.: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2978C9C8" w14:textId="21087464" w:rsidR="004A0878" w:rsidRPr="00732173" w:rsidRDefault="004A0878" w:rsidP="00013E7D">
+          <w:p w14:paraId="00F5038F" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF4BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Occupation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000554D2" w:rsidRPr="000D1372" w14:paraId="448CC095" w14:textId="77777777" w:rsidTr="004A0878">
+      <w:tr w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w14:paraId="1BAC3CF8" w14:textId="77777777" w:rsidTr="00B62912">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="501CDF0F" w14:textId="77777777" w:rsidR="000554D2" w:rsidRPr="00732173" w:rsidRDefault="000554D2" w:rsidP="00013E7D">
+          <w:p w14:paraId="6747878C" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00CF4BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA61551" w14:textId="580FD529" w:rsidR="000554D2" w:rsidRPr="00732173" w:rsidRDefault="000554D2" w:rsidP="00013E7D">
+          <w:p w14:paraId="3E27E5EB" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00CF4BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
-[...10 lines deleted...]
-              <w:t>No.:</w:t>
+              </w:rPr>
+              <w:t>Mobile No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000554D2" w:rsidRPr="000D1372" w14:paraId="7F6B59AF" w14:textId="77777777" w:rsidTr="004A0878">
+      <w:tr w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w14:paraId="27E8C877" w14:textId="77777777" w:rsidTr="00B62912">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C4ED37" w14:textId="3D48641A" w:rsidR="000554D2" w:rsidRPr="00732173" w:rsidRDefault="000554D2" w:rsidP="00013E7D">
+          <w:p w14:paraId="39ABAC58" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00CF4BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
-[...28 lines deleted...]
-              <w:t>:</w:t>
+              </w:rPr>
+              <w:t>Dgroup Leader:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCD560F" w14:textId="77777777" w:rsidR="000554D2" w:rsidRPr="00732173" w:rsidRDefault="000554D2" w:rsidP="00013E7D">
+          <w:p w14:paraId="09FF72EE" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
             <w:pPr>
               <w:pStyle w:val="MediumGrid21"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732173">
+            <w:r w:rsidRPr="00CF4BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:noProof/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Area Pastor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3056CA77" w14:textId="77777777" w:rsidR="005236BF" w:rsidRDefault="005236BF" w:rsidP="006720A4">
+    <w:p w14:paraId="285F32F5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="265817AD" w14:textId="37B959B3" w:rsidR="00984985" w:rsidRPr="00C227BA" w:rsidRDefault="00500734" w:rsidP="005236BF">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4A7D5929" w14:textId="77777777" w:rsidR="006F5027" w:rsidRDefault="006F5027"/>
+    <w:p w14:paraId="1CA075F2" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F"/>
+    <w:p w14:paraId="13BDD848" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>MENTORING TESTIMONY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751EF8ED" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00CF4BBA" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404093D5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="000B36EC" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
           <w:b/>
-          <w:bCs/>
-[...755 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B36EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on your mentoring experiences </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>using the Leadership Development Plan (the 3D’s Tool), respond to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B36EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08743669" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="00250C38" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D58206D" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="005E07AD" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E07AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Challenges. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E0DDF8" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>Describe some challenges you encountered in the DISCOVER AND DEVELOP stages of mentoring. How did God help you overcome them?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B07459" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6C3A79" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0BFA04" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62833EEC" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6011CAE9" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595A8CD4" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E135CB9" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E68CCB" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169B70A0" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDC4C37" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB4B59E" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2FA394" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2B3959" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D74EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Character Growth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B43E71F" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How did God use this mentoring journey to shape your character and help you grow in Christlikeness?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3706574B" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094FB995" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528F3ABB" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B374E25" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F"/>
+    <w:p w14:paraId="033C04B5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F"/>
+    <w:p w14:paraId="2FB0E5F4" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C0AF7C" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F70CCD" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DAD6D8" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A144685" w14:textId="77777777" w:rsidR="005039CD" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20867582" w14:textId="0B8B204F" w:rsidR="008C0D7F" w:rsidRPr="00BA1948" w:rsidRDefault="005039CD" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DGROUP PROJECT</w:t>
+      </w:r>
+      <w:r w:rsidR="0082469C">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CAMPAIGN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6156AF40" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558E1ED6" w14:textId="162A4BF2" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PART 1: TO BE ACCOMPLISHED BEFORE THE </w:t>
+      </w:r>
+      <w:r w:rsidR="005039CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DGROUP PROJECT</w:t>
+      </w:r>
+      <w:r w:rsidR="0082469C">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CAMPAIGN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4841E9DC" w14:textId="745542E9" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Guidelines:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please fill out all required information. A maximum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF22C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t xml:space="preserve">three </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF22C9" w:rsidRPr="00EF22C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF22C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GLC3 LEAD co-trainees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>together with their respective Timothies,</w:t>
+      </w:r>
+      <w:r w:rsidR="007B029D" w:rsidRPr="007B029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B029D" w:rsidRPr="007B029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B029D" w:rsidRPr="007B029D">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may participate in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005039CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005039CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project</w:t>
+      </w:r>
+      <w:r w:rsidR="008B77CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Campaign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B568E7" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F9E7D0" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Campaign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3ED821" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F61AFF" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHAT: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hallenge all our DGROUPS to run one of our programs at least </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">once or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">twice a year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7076542B" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WHY: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0687E3EB" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It empowers all our DGROUPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263F703C" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...91 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It pushes members to move</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC17AAC" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...77 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It gives excitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8C0043" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It builds rapport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F2D3C5" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It makes the DGROUP more missional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B306B4" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRPr="00FC08E9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC08E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It produces more DGROUPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01862071" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590F50BC" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suggested </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Campaign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B99208D" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C829C68" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CCF has programs that engage people effectively, plug them into </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dgroups</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> easily, and raise more leaders efficiently. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B74428" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BE8E78" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...66 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">True Life </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176C6691" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...176 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Couple’s Retreat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A77B67" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Family Retreat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1835F723" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sport Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6956AF96" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bible Studes (Workplace, Community, Neighbors) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9AFE56" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Campus Fellowships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1BF1D8" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>#NotAlone</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1119EC0D" w14:textId="38701C17" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3810">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Others: _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA04F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3810">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>______ (please specify)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D186DC" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5806F56A" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9718" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4859"/>
+        <w:gridCol w:w="4859"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="01E72123" w14:textId="77777777" w:rsidTr="00EF22C9">
+        <w:trPr>
+          <w:trHeight w:val="47"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4859" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0620F68E" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="00EA3810" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+              <w:t>Venue:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5B88D8" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11973D36" w14:textId="3B4AC065" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4859" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7213EFE5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="170A84B4" w14:textId="77777777" w:rsidTr="00EF22C9">
+        <w:trPr>
+          <w:trHeight w:val="47"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4859" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A996EF" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+              <w:t>Date &amp; Time</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3810">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1F5647" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEEFE07" w14:textId="3DC3B317" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4859" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9422DE" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="5AD79EB4" w14:textId="77777777" w:rsidTr="00EF22C9">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4859" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CBBD1C" w14:textId="77777777" w:rsidR="00EA3810" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+              <w:t>Dgroup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Project Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67795472" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0991B001" w14:textId="48494A67" w:rsidR="00EF22C9" w:rsidRPr="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4859" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0775BD21" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AE55416" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CF0454C" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFFA399" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10440" w:type="dxa"/>
+        <w:tblInd w:w="-545" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10440"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="5DE57B6B" w14:textId="77777777" w:rsidTr="00B62912">
+        <w:trPr>
+          <w:trHeight w:val="1988"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1633E267" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F813746" w14:textId="3F51AC8A" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D74EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="005039CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dgroup Project</w:t>
+            </w:r>
+            <w:r w:rsidR="00395A35">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Campaign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Team Members </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D74EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Maximum of </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF22C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D74EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GLC 3 LEAD co-trainees + </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>all your Timothies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D74EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B32588F" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="557C67E0" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D74EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______________________   _______________________     _________________________   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A9D504" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E5DCFB9" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D74EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_______________________   _______________________     _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF6BACE" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17695F6F" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D74EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_______________________   _______________________     _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407EDCB2" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRPr="004D74EE" w:rsidRDefault="008C0D7F" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47BCA125" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8281FD" w14:textId="77777777" w:rsidR="00FC08E9" w:rsidRPr="0082469C" w:rsidRDefault="00FC08E9" w:rsidP="00FC08E9">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="4257796D" w14:textId="77777777" w:rsidTr="008C0D7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B92739B" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="00361CFA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>S (Specific)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E146D3" w14:textId="62134C30" w:rsidR="00361CFA" w:rsidRPr="00CF082D" w:rsidRDefault="00361CFA" w:rsidP="00CF082D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Describe your Dgroup Project Campaign, including the target audience, schedule, venue, team roles, gospel-sharing plan (with one-on-one evangelism).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7766EB22" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="601DE54F" w14:textId="77777777" w:rsidTr="00361CFA">
+        <w:trPr>
+          <w:trHeight w:val="1655"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50ECD23A" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>M (Measurable)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="370392A8" w14:textId="195EA601" w:rsidR="00361CFA" w:rsidRPr="00CF082D" w:rsidRDefault="00361CFA" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Calibri" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>How many people do you plan to reach, and how many new Dgroups or members are you trusting God for from this project?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1E1525" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="603C98F1" w14:textId="77777777" w:rsidTr="008C0D7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EFED8B" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>A (Attainable)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1485BE99" w14:textId="5F1342A9" w:rsidR="00361CFA" w:rsidRPr="00CF082D" w:rsidRDefault="00361CFA" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>What is your plan, and how will you secure the needed resources (people, time, budget)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EDBB70" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="457781DD" w14:textId="77777777" w:rsidTr="008C0D7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172DD930" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>R (Relevant)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06577096" w14:textId="00F1467C" w:rsidR="00361CFA" w:rsidRPr="00CF082D" w:rsidRDefault="00361CFA" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>How will this project impact lives, and how will you follow up and connect people to a Dgroup afterward?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6386CD1B" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C0D7F" w14:paraId="51549E09" w14:textId="77777777" w:rsidTr="008C0D7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED6AE86" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="00361CFA">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>T (Time-bound)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03FBA2C9" w14:textId="4056D92F" w:rsidR="00361CFA" w:rsidRPr="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="00361CFA">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What is your timeline, including planning, execution, and follow-up?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25323C86" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRPr="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="00361CFA">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67A09B7C" w14:textId="2BD04685" w:rsidR="00361CFA" w:rsidRPr="00361CFA" w:rsidRDefault="00361CFA" w:rsidP="00361CFA">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Start Date: ___</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>End Date: __</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3BC291" w14:textId="197A4D7E" w:rsidR="008C0D7F" w:rsidRPr="00A230AD" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA418B5" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+            <w:pPr>
+              <w:pStyle w:val="MediumGrid210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="244FA23E" w14:textId="77777777" w:rsidR="00556705" w:rsidRDefault="00556705" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB6EC19" w14:textId="77777777" w:rsidR="00F6180B" w:rsidRDefault="00F6180B" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F28EB28" w14:textId="1BC550BC" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00390843">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">PART 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390843">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TO BE ACCOMPLISHED AFTER THE </w:t>
+      </w:r>
+      <w:r w:rsidR="001936D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>DGROUP PROJECT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD22C21" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF3DC95" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42621DDD" w14:textId="5FEE6C06" w:rsidR="008C0D7F" w:rsidRDefault="00E06F34" w:rsidP="0019702A">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...11 lines deleted...]
-          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Share your learning as you conducted this project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C88E7C" w14:textId="115212DA" w:rsidR="00E06F34" w:rsidRDefault="00E06F34" w:rsidP="0019702A">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>About Discipleship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579765E7" w14:textId="0E64D03C" w:rsidR="00E06F34" w:rsidRDefault="00E06F34" w:rsidP="0019702A">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...180 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...21 lines deleted...]
-          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>About being a Servant leader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171B0A68" w14:textId="2B5FA35C" w:rsidR="00E06F34" w:rsidRDefault="00E06F34" w:rsidP="0019702A">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...140 lines deleted...]
-        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>About God and His work through you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49208A0A" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005C8AE9" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7949C7FC" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A095C" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3095C532" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BEC9AD" w14:textId="77777777" w:rsidR="00A10096" w:rsidRDefault="00A10096" w:rsidP="00A10096">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016DF1FA" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E8C741" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A30F4BD" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8D0DC3" w14:textId="7DA88BD9" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2455B61A" w14:textId="77777777" w:rsidR="008C0D7F" w:rsidRDefault="008C0D7F" w:rsidP="008C0D7F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C84D410" w14:textId="77777777" w:rsidR="00A10096" w:rsidRDefault="00A10096" w:rsidP="00A10096">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F970A8" w14:textId="77777777" w:rsidR="00093EDE" w:rsidRDefault="00093EDE" w:rsidP="00093EDE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5663A230" w14:textId="77777777" w:rsidR="00093EDE" w:rsidRDefault="00093EDE" w:rsidP="00093EDE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4751FE61" w14:textId="77777777" w:rsidR="00093EDE" w:rsidRDefault="00093EDE" w:rsidP="00093EDE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D78875" w14:textId="21DA9B82" w:rsidR="00A10096" w:rsidRPr="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDCA852" w14:textId="77777777" w:rsidR="00EF22C9" w:rsidRDefault="00EF22C9" w:rsidP="00EF22C9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407A47A4" w14:textId="77777777" w:rsidR="00746D73" w:rsidRPr="00EF22C9" w:rsidRDefault="00746D73" w:rsidP="00746D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1B30A0" w14:textId="77777777" w:rsidR="00746D73" w:rsidRDefault="00746D73" w:rsidP="00746D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64253FFE" w14:textId="77777777" w:rsidR="00746D73" w:rsidRPr="00EF22C9" w:rsidRDefault="00746D73" w:rsidP="00746D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0414D343" w14:textId="77777777" w:rsidR="00746D73" w:rsidRDefault="00746D73" w:rsidP="00746D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1597164C" w14:textId="77777777" w:rsidR="00746D73" w:rsidRDefault="00746D73" w:rsidP="00D01A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C90D203" w14:textId="5B84ED79" w:rsidR="0068383F" w:rsidRDefault="0068383F" w:rsidP="00D01A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB8AC47" w14:textId="77777777" w:rsidR="00746D73" w:rsidRDefault="00746D73" w:rsidP="00D01A4F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16841942" w14:textId="11EBD7B8" w:rsidR="0068383F" w:rsidRPr="00205162" w:rsidRDefault="0068383F" w:rsidP="00D01A4F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Name and signature of GLC Trainee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name and Signature of Dgroup Leader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09950F3D" w14:textId="77777777" w:rsidR="00A10096" w:rsidRDefault="00A10096" w:rsidP="0068383F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28066E85" w14:textId="286A1ADB" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The things which you have heard from me in the presence of many witnesses, entrust these to faithful men who will be able to teach others also.” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="04C1875D" w14:textId="00B82149" w:rsidR="00A874FA" w:rsidRDefault="005F2060" w:rsidP="001A6246">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2 Timothy 2:2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00165454" w14:textId="466995BF" w:rsidR="000C3CD3" w:rsidRDefault="000C3CD3" w:rsidP="000C3CD3">
       <w:pPr>
         <w:pStyle w:val="MediumGrid210"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F2060">
+        </w:rPr>
+        <w:t xml:space="preserve">Documentation. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please attach photos of  your </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5130">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Dgroup Project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as supporting documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ADD661" w14:textId="77777777" w:rsidR="000C3CD3" w:rsidRDefault="000C3CD3" w:rsidP="000C3CD3">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9757" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9757"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C3CD3" w:rsidRPr="00420267" w14:paraId="054EB08E" w14:textId="77777777" w:rsidTr="000C3CD3">
+        <w:trPr>
+          <w:trHeight w:val="12160"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB030D8" w14:textId="77777777" w:rsidR="000C3CD3" w:rsidRPr="004D74EE" w:rsidRDefault="000C3CD3" w:rsidP="00B62912">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B8BE1AF" w14:textId="77777777" w:rsidR="00B65E76" w:rsidRDefault="00B65E76" w:rsidP="0068383F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="21"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0B61F454" w14:textId="77777777" w:rsidR="005F2060" w:rsidRPr="005236BF" w:rsidRDefault="005F2060" w:rsidP="001A6246">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317F81F3" w14:textId="505DD642" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid210"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
-          <w:b/>
-[...1118 lines deleted...]
-          <w:sz w:val="36"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751DFB">
-        <w:rPr>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07954596" wp14:editId="57AD3C4F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3840D893" wp14:editId="208AF676">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4651864</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-23544</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1589405" cy="506730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 1" descr="Text, logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1" descr="Text, logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1589405" cy="506730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00751DFB">
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Survey Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AAD468" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="03A9064C" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="00CF4BBA" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="8"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="32A36084" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06633BDF" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:noProof/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751DFB">
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PRINT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00751DFB">
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> your answers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BA6D69" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00346224" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+    <w:p w14:paraId="27FC9E93" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="6"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4B043D98" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215C2899" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk516665714"/>
-      <w:r w:rsidRPr="00751DFB">
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7CBBD1FF" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        </w:rPr>
+        <w:t>Name __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678E3C16" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Last </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">              (First Name)                                  (M.I.)              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M.I.)              </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="4C742569" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+    <w:p w14:paraId="79A88A2A" w14:textId="77777777" w:rsidR="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
-          <w:i/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1ECC1E10" w14:textId="5F0F5F43" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD0ECE1" w14:textId="62E4AC08" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="17AA1B64" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        </w:rPr>
+        <w:t>Ministry Involvement (if any) ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1C5465" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="10"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5F22BCF9" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DE8CD3" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please answer the questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B88415" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+    <w:p w14:paraId="2ECD1DDF" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="8"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0BAFFB7D" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFFB5BB" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="10"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="794FA66D" w14:textId="0F50E185" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EB7684" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">How many </w:t>
       </w:r>
-      <w:r w:rsidR="00976A91">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00976A91">
+        </w:rPr>
+        <w:t xml:space="preserve"> members are actively attending your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="7FB09064" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        </w:rPr>
+        <w:t>? ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552E668A" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="33A042A4" w14:textId="2CE877AB" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7020AC00" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">How many of your </w:t>
       </w:r>
-      <w:r w:rsidR="00976A91">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2629603A" w14:textId="2FB9BC3B" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        </w:rPr>
+        <w:t xml:space="preserve"> members are leading their own </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>? __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30735D1C" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="ColorfulList-Accent11"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00976A91">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starting from you, how many generations of disciples are currently connected to your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dgroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:eastAsia="Times New Roman" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...16 lines deleted...]
-          <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="431E0962" w14:textId="441B594C" w:rsidR="00904B8C" w:rsidRPr="006D3691" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        <w:t>? ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD9CD15" w14:textId="14BE3BFC" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D3691">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00976A91">
+        </w:rPr>
+        <w:t xml:space="preserve">How many of your Timothies started leading their </w:t>
+      </w:r>
+      <w:r w:rsidR="00662A20">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D3691">
+        </w:rPr>
+        <w:t xml:space="preserve">own </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E33B4A">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2EDD" w:rsidRPr="00AD2EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F4D06A2" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>group</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while you were taking GLC3LEAD? ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67587F04" w14:textId="5EC3B23C" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751DFB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6904301E" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+        </w:rPr>
+        <w:t xml:space="preserve">Which GLC 3 LEAD module was most significant for you? Why? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490DAAF9" w14:textId="77777777" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="6"/>
-[...183 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C64E93A" w14:textId="5A86A385" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751DFB">
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36541696" w14:textId="4A82744D" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED51556" w14:textId="26811A2E" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA051CA" w14:textId="4709ED62" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64564A9D" w14:textId="77777777" w:rsidR="00E04491" w:rsidRDefault="00E04491" w:rsidP="0068383F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1060790A" w14:textId="77777777" w:rsidR="00E04491" w:rsidRDefault="00E04491" w:rsidP="0068383F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C31671" w14:textId="5D794532" w:rsidR="0068383F" w:rsidRPr="0068383F" w:rsidRDefault="0068383F" w:rsidP="0068383F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0068383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00751DFB">
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751DFB">
+      <w:r w:rsidRPr="0068383F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>You may use the back portion in case you need more space for your responses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD863AD" w14:textId="77777777" w:rsidR="00BF5EEF" w:rsidRPr="00070909" w:rsidRDefault="00BF5EEF" w:rsidP="0068383F">
+      <w:pPr>
+        <w:pStyle w:val="MediumGrid210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:b/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070909">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
           <w:b/>
-          <w:sz w:val="12"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="174D4F4E" w14:textId="77777777" w:rsidR="00904B8C" w:rsidRPr="00751DFB" w:rsidRDefault="00904B8C" w:rsidP="00904B8C">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CCF Privacy Policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1474EB65" w14:textId="77777777" w:rsidR="00BF5EEF" w:rsidRPr="00070909" w:rsidRDefault="00BF5EEF" w:rsidP="0068383F">
       <w:pPr>
         <w:pStyle w:val="MediumGrid210"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
-          <w:sz w:val="12"/>
-[...265 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-      <w:cols w:space="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00070909">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon accomplishing this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070909">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>LifeApp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070909">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form, you agree and confirm that all information that you provided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> herein has been given by you with your express and informed consent and may be handled by CCF in accordance with CCF’s Privacy Policy (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00324AAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://ww.ccf.org.ph/privacy-policy/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), and should there be any concern with regard to the handling of your information, that you will first bring the same to the attention of CCF for proper remediation at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00324AAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>privacy@ccf.org.ph</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova Rg" w:hAnsi="Proxima Nova Rg"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AA5700" w14:textId="77777777" w:rsidR="00BF5EEF" w:rsidRDefault="00BF5EEF" w:rsidP="008C0D7F"/>
+    <w:p w14:paraId="018AA119" w14:textId="2F9886CE" w:rsidR="00205162" w:rsidRDefault="00205162" w:rsidP="008C0D7F">
+      <w:r>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DC9C58" w14:textId="0043DAAE" w:rsidR="00205162" w:rsidRPr="00205162" w:rsidRDefault="00205162" w:rsidP="00205162">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Signature over Printed Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>yy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00205162" w:rsidRPr="00205162">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0B7B9C47" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="164A61FF" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Proxima Nova Rg">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000E0FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
+  <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="905118377"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+        <w:spacing w:val="60"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="20F8D1A9" w14:textId="1EEFE3CD" w:rsidR="000C3CD3" w:rsidRDefault="000C3CD3">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:pBdr>
+            <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          </w:pBdr>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> | </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+            <w:spacing w:val="60"/>
+          </w:rPr>
+          <w:t>Page</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2839C147" w14:textId="77777777" w:rsidR="000C3CD3" w:rsidRDefault="000C3CD3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="521C8C72" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="663C0E06" w14:textId="77777777" w:rsidR="0084399F" w:rsidRDefault="0084399F" w:rsidP="000C3CD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00781E5C"/>
+    <w:nsid w:val="0A0E7A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C6DC6102"/>
-[...338 lines deleted...]
-    <w:tmpl w:val="D0444AAC"/>
+    <w:tmpl w:val="A83CB5FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...132 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...97 lines deleted...]
-      <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C6A4EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22DE1D64"/>
     <w:lvl w:ilvl="0" w:tplc="94A88C42">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6166,180 +5249,456 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23CF0723"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A340CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="98BA8EB4"/>
+    <w:tmpl w:val="685609C8"/>
+    <w:lvl w:ilvl="0" w:tplc="06C28172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E444F65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="385EF146"/>
+    <w:lvl w:ilvl="0" w:tplc="93DCD082">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B8EA8DE8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8E4A563A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6F1E319E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D7509056" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DCC287EC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="071ADE1A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="463AB142" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C4241906" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59240BAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="373682D6"/>
+    <w:lvl w:ilvl="0" w:tplc="BF8AA10C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D8408E18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DAEE794A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="780CE040" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC54C0B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CDBACFC0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="90B4E8A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="27400834" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1B7CBB52" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60F42C6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF0AD4F8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...112 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
@@ -6369,912 +5728,280 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BE74F21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3305876"/>
+    <w:lvl w:ilvl="0" w:tplc="4198EF34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
-[...3 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="2AF682E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="729A19A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5B649E94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2FD67014" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="37668E46" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="765E5D5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1CFC4C1E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="950C85BE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="392449A3"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FB2E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5C860B74"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="C004E666"/>
+    <w:lvl w:ilvl="0" w:tplc="5C1865D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...426 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="758A7B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48C07260"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7319,487 +6046,330 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7593642B"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77F13DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8B2A3302"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="6BF8A186"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...15 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2044548689">
+  <w:num w:numId="1" w16cid:durableId="2097049636">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="216359275">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1761831368">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1503663766">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="488986864">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1017386427">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="392193064">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="587464743">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1820729697">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="271131198">
-[...41 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1552185771">
+  <w:num w:numId="10" w16cid:durableId="2037925905">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00984985"/>
-[...201 lines deleted...]
-    <w:rsid w:val="00FF515D"/>
+    <w:rsidRoot w:val="008C0D7F"/>
+    <w:rsid w:val="00004606"/>
+    <w:rsid w:val="00006E41"/>
+    <w:rsid w:val="00034158"/>
+    <w:rsid w:val="000403EC"/>
+    <w:rsid w:val="00051A0D"/>
+    <w:rsid w:val="000856FC"/>
+    <w:rsid w:val="00093EDE"/>
+    <w:rsid w:val="000C3CD3"/>
+    <w:rsid w:val="001936D7"/>
+    <w:rsid w:val="0019702A"/>
+    <w:rsid w:val="001B18D7"/>
+    <w:rsid w:val="00205162"/>
+    <w:rsid w:val="00213C00"/>
+    <w:rsid w:val="00245872"/>
+    <w:rsid w:val="00260A67"/>
+    <w:rsid w:val="002F6926"/>
+    <w:rsid w:val="00326152"/>
+    <w:rsid w:val="00361CFA"/>
+    <w:rsid w:val="00366B08"/>
+    <w:rsid w:val="00395A35"/>
+    <w:rsid w:val="003C6D0C"/>
+    <w:rsid w:val="00417B8A"/>
+    <w:rsid w:val="005039CD"/>
+    <w:rsid w:val="00522800"/>
+    <w:rsid w:val="00525838"/>
+    <w:rsid w:val="00556705"/>
+    <w:rsid w:val="006033CA"/>
+    <w:rsid w:val="00662A20"/>
+    <w:rsid w:val="0068383F"/>
+    <w:rsid w:val="00686BD7"/>
+    <w:rsid w:val="006C4C74"/>
+    <w:rsid w:val="006E15DB"/>
+    <w:rsid w:val="006F5027"/>
+    <w:rsid w:val="00703335"/>
+    <w:rsid w:val="00746D73"/>
+    <w:rsid w:val="00783DA8"/>
+    <w:rsid w:val="00793FC8"/>
+    <w:rsid w:val="007A4085"/>
+    <w:rsid w:val="007B029D"/>
+    <w:rsid w:val="007D2132"/>
+    <w:rsid w:val="007E32F0"/>
+    <w:rsid w:val="007F441C"/>
+    <w:rsid w:val="0082469C"/>
+    <w:rsid w:val="0084399F"/>
+    <w:rsid w:val="00874435"/>
+    <w:rsid w:val="008B77CA"/>
+    <w:rsid w:val="008C0D7F"/>
+    <w:rsid w:val="008D5130"/>
+    <w:rsid w:val="008E3F87"/>
+    <w:rsid w:val="00913BDE"/>
+    <w:rsid w:val="009F3D19"/>
+    <w:rsid w:val="00A10096"/>
+    <w:rsid w:val="00A24969"/>
+    <w:rsid w:val="00A65AA2"/>
+    <w:rsid w:val="00A76671"/>
+    <w:rsid w:val="00A87160"/>
+    <w:rsid w:val="00AD2EDD"/>
+    <w:rsid w:val="00AD2FBE"/>
+    <w:rsid w:val="00B10DCF"/>
+    <w:rsid w:val="00B31646"/>
+    <w:rsid w:val="00B459F3"/>
+    <w:rsid w:val="00B65E76"/>
+    <w:rsid w:val="00BC28F7"/>
+    <w:rsid w:val="00BF5EEF"/>
+    <w:rsid w:val="00CF082D"/>
+    <w:rsid w:val="00D01A4F"/>
+    <w:rsid w:val="00D9540C"/>
+    <w:rsid w:val="00DA6878"/>
+    <w:rsid w:val="00DD7E28"/>
+    <w:rsid w:val="00DD7FF6"/>
+    <w:rsid w:val="00DF762F"/>
+    <w:rsid w:val="00E04491"/>
+    <w:rsid w:val="00E06F34"/>
+    <w:rsid w:val="00E33B4A"/>
+    <w:rsid w:val="00E76456"/>
+    <w:rsid w:val="00E806DA"/>
+    <w:rsid w:val="00EA3810"/>
+    <w:rsid w:val="00EF22C9"/>
+    <w:rsid w:val="00EF6CBB"/>
+    <w:rsid w:val="00F157E3"/>
+    <w:rsid w:val="00F55E5D"/>
+    <w:rsid w:val="00F6180B"/>
+    <w:rsid w:val="00FA04F8"/>
+    <w:rsid w:val="00FC08E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="762BEA69"/>
+  <w14:docId w14:val="035C9840"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{41A18432-E1C6-4BED-8DA2-EA18541F2261}"/>
+  <w15:docId w15:val="{D41F805F-B00E-404E-8904-71A53C437E50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8140,1142 +6710,880 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="008C0D7F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00984985"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00984985"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...2 lines deleted...]
-    <w:uiPriority w:val="22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumGrid21">
+    <w:name w:val="Medium Grid 21"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C0D7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="008C0D7F"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumGrid210">
+    <w:name w:val="Medium Grid 210"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008C0D7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="z-TopofForm">
     <w:name w:val="HTML Top of Form"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="z-TopofFormChar"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
-      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-GB"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="z-TopofFormChar">
     <w:name w:val="z-Top of Form Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="z-TopofForm"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="008C0D7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
-      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="en-GB"/>
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="z-BottomofForm">
-    <w:name w:val="HTML Bottom of Form"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...1 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C3CD3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000C3CD3"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C3CD3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000C3CD3"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="00874435"/>
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-PH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="z-BottomofFormChar">
-    <w:name w:val="z-Bottom of Form Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="z-BottomofForm"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984985"/>
+    <w:rsid w:val="00874435"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-PH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00874435"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00874435"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="001A6246"/>
+    <w:rsid w:val="0068383F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="001A6246"/>
+    <w:rsid w:val="0068383F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
-[...111 lines deleted...]
-      <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
     <w:name w:val="Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00904B8C"/>
+    <w:rsid w:val="0068383F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B31646"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...273 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mary.bradford@ccf.org.ph" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glc.ccf.org.ph" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@ccf.org.ph" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ww.ccf.org.ph/privacy-policy/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9332,51 +7640,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9440,65 +7748,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9519,93 +7827,508 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Actiontaken xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <LifeAppStatus xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <Remarks xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <ReviewedBy xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <Reviewed xmlns="e86844e9-35b1-4c32-932c-e36fed268281" xsi:nil="true"/>
+    <AppliedforGrad_x003f_ xmlns="e86844e9-35b1-4c32-932c-e36fed268281">true</AppliedforGrad_x003f_>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e86844e9-35b1-4c32-932c-e36fed268281">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a685d087-04fa-40c0-ac03-3f184e4bb3fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010032171A03C9DB1946ABE8C3F8F217999B" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="828d91e9fe65cdb8f220028aebce294c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e86844e9-35b1-4c32-932c-e36fed268281" xmlns:ns3="a685d087-04fa-40c0-ac03-3f184e4bb3fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9650b46dae53017325a445106402b219" ns2:_="" ns3:_="">
+    <xsd:import namespace="e86844e9-35b1-4c32-932c-e36fed268281"/>
+    <xsd:import namespace="a685d087-04fa-40c0-ac03-3f184e4bb3fa"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:ReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:Reviewed" minOccurs="0"/>
+                <xsd:element ref="ns2:LifeAppStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:AppliedforGrad_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:Remarks" minOccurs="0"/>
+                <xsd:element ref="ns2:Actiontaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e86844e9-35b1-4c32-932c-e36fed268281" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c465272f-0936-4ac2-9c30-cd8164dca478" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReviewedBy" ma:index="23" nillable="true" ma:displayName="Reviewed By" ma:format="Dropdown" ma:internalName="ReviewedBy">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Bon"/>
+          <xsd:enumeration value="Aaron"/>
+          <xsd:enumeration value="Marc"/>
+          <xsd:enumeration value="Fifi"/>
+          <xsd:enumeration value="Joy"/>
+          <xsd:enumeration value="Ronnie"/>
+          <xsd:enumeration value="Chloe"/>
+          <xsd:enumeration value="Jane"/>
+          <xsd:enumeration value="Abby"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Reviewed" ma:index="24" nillable="true" ma:displayName="Reviewed" ma:format="Dropdown" ma:internalName="Reviewed">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Bon"/>
+          <xsd:enumeration value="Aaron"/>
+          <xsd:enumeration value="Marc"/>
+          <xsd:enumeration value="Fifi"/>
+          <xsd:enumeration value="Abi"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LifeAppStatus" ma:index="25" nillable="true" ma:displayName="Life App Status" ma:description="Complete or Incomplete" ma:format="Dropdown" ma:internalName="LifeAppStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Complete"/>
+          <xsd:enumeration value="Incomplete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AppliedforGrad_x003f_" ma:index="26" nillable="true" ma:displayName="Applied for Grad?" ma:default="1" ma:format="Dropdown" ma:internalName="AppliedforGrad_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Remarks" ma:index="27" nillable="true" ma:displayName="Remarks" ma:format="Dropdown" ma:internalName="Remarks">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Actiontaken" ma:index="28" nillable="true" ma:displayName="Action taken" ma:format="Dropdown" ma:internalName="Actiontaken">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a685d087-04fa-40c0-ac03-3f184e4bb3fa" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{24ca59fb-1895-432e-9912-e31be6f4af94}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a685d087-04fa-40c0-ac03-3f184e4bb3fa">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5913D0C-EB9D-42B8-AB2B-EBA6A84FBF2C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e86844e9-35b1-4c32-932c-e36fed268281"/>
+    <ds:schemaRef ds:uri="a685d087-04fa-40c0-ac03-3f184e4bb3fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BB322E0-2CCA-49DC-8ACA-84D7A41763CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D64B90A-13CA-4D0C-84A5-C13ADCD451EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{067E450C-7640-433C-AF6C-E5587A2A7C74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e86844e9-35b1-4c32-932c-e36fed268281"/>
+    <ds:schemaRef ds:uri="a685d087-04fa-40c0-ac03-3f184e4bb3fa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7082</Characters>
+  <Pages>7</Pages>
+  <Words>852</Words>
+  <Characters>6941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>240</Lines>
+  <Paragraphs>124</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8308</CharactersWithSpaces>
+  <CharactersWithSpaces>7824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Therese Bradford</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>fa19a91c-d7cf-4ad3-8b69-0f897cc32d68</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010032171A03C9DB1946ABE8C3F8F217999B</vt:lpwstr>
   </property>
 </Properties>
 </file>